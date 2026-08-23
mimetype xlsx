--- v0 (2025-10-22)
+++ v1 (2026-08-23)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>КРОО "ФБС"</t>
   </si>
   <si>
     <t xml:space="preserve">Первенство Красноярска среди ветеранов старше 60 </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.10.2025, БК "Шаровая Молния", Россия, Красноярский край, Красноярск,  ул Молокова 37,  4 этаж</t>
+    <t>18.10.2025, БК "Шаровая Молния", Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, Красноярск,  ул Молокова 37,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дроздецкий Сергей</t>
+    <t>Drozdeckiy Sergey</t>
   </si>
   <si>
-    <t>Мизенко Виктор</t>
+    <t>Mizenko Viktor</t>
   </si>
   <si>
-    <t>Вецлер Яков</t>
+    <t>Lubachevskiy Oleg</t>
   </si>
   <si>
-    <t>Любащевский Олег</t>
+    <t>Vecler Yakov</t>
   </si>
   <si>
-    <t>Жавжаров Владимир</t>
+    <t>Kresov Evgeniy</t>
   </si>
   <si>
-    <t>Кресов Евгений</t>
+    <t>SKROBOTOV VIKTOR</t>
   </si>
   <si>
-    <t>СКРОБОТОВ Виктор</t>
+    <t>Taldikin Igori</t>
   </si>
   <si>
-    <t>Талдыкин Игорь</t>
+    <t>Zhavzharov Vladimir</t>
   </si>
   <si>
-    <t>Боровлев Геннадий</t>
+    <t>Borovlev Gennadiy</t>
   </si>
   <si>
-    <t>Дубнов Николай</t>
+    <t>Dubnov Nikolay</t>
   </si>
   <si>
-    <t>Сабитов Закир</t>
+    <t>Sabitov Zakir</t>
   </si>
   <si>
-    <t>Ягудин Виктор</t>
+    <t>Yagudin Viktor</t>
   </si>
   <si>
-    <t>Борисов Михаил</t>
+    <t>Borisov Mikhail</t>
   </si>
   <si>
-    <t>Ильин Валерий</t>
+    <t>Ilin Valeriy</t>
   </si>
   <si>
-    <t>Рыженков Юрий</t>
+    <t>Rijenkov Uriy</t>
   </si>
   <si>
-    <t>Титков Алексей</t>
+    <t>Titkov Aleksey</t>
   </si>
   <si>
-    <t>Василий Щербаков</t>
+    <t>Hachaturyan Anatoliy</t>
   </si>
   <si>
-    <t>Кузнецов Виктор</t>
+    <t>kuznetsov Victor</t>
   </si>
   <si>
-    <t>Петков Иван</t>
+    <t>Petkov Ivan</t>
   </si>
   <si>
-    <t>Хачатурян Анатолий</t>
+    <t>Sharafeev Grigoriy</t>
   </si>
   <si>
-    <t>Шарафеев Григорий</t>
+    <t>vasilii cherbakov</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Лесосибирск</t>
+    <t>Lesosibirsk</t>
   </si>
   <si>
-    <t>село Сухобузимское</t>
+    <t>selo Sukhobuzimskoye</t>
   </si>
   <si>
-    <t>посёлок городского типа Большая Мурта</t>
+    <t>posyolok gorodskogo tipa Bolshaya Murta</t>
   </si>
   <si>
-    <t>село Юксеево</t>
+    <t>selo Yukseyevo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -691,151 +691,151 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1955</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1964</v>
+        <v>1958</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1959</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -969,51 +969,51 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1959</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1950</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="9" t="s">
@@ -1029,71 +1029,71 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1958</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>