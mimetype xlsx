--- v4 (2026-07-05)
+++ v5 (2026-09-18)
@@ -173,51 +173,51 @@
   <si>
     <t>Локтев Виктор</t>
   </si>
   <si>
     <t>Лончаков Артем</t>
   </si>
   <si>
     <t>Муциев Арби</t>
   </si>
   <si>
     <t>Старухин Юрий</t>
   </si>
   <si>
     <t>Абсатаров Кайрат</t>
   </si>
   <si>
     <t>Адамов Зайлан</t>
   </si>
   <si>
     <t>Ануфриев Елисей</t>
   </si>
   <si>
     <t>Арканов Дмитрий</t>
   </si>
   <si>
-    <t>Асатилла уулу Аллайар</t>
+    <t>Асатилла Уулу Аллайар</t>
   </si>
   <si>
     <t>Бахлин Игорь</t>
   </si>
   <si>
     <t>Вайнцвайг Владимир</t>
   </si>
   <si>
     <t>Варданян Размик</t>
   </si>
   <si>
     <t>Гонец Артем</t>
   </si>
   <si>
     <t>Горыславец Сергей</t>
   </si>
   <si>
     <t>Гранкин Кирилл</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Жданко Михаил</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>Осипов Никита</t>
   </si>
   <si>
     <t>Пан Максим</t>
   </si>
   <si>
     <t>Петрушин Семен</t>
   </si>
   <si>
     <t>Плишкин Егор</t>
   </si>
   <si>
     <t>Строков Илья</t>
   </si>
   <si>
     <t>Тен Евгений</t>
   </si>
   <si>
     <t>Туманян Шаген</t>
   </si>
   <si>
     <t>Турганбаев Акжолтой</t>
   </si>
   <si>
-    <t>удалить Владислав</t>
+    <t>Удалить Владислав</t>
   </si>
   <si>
     <t>Хуторянский Александр</t>
   </si>
   <si>
     <t>Чепиков Александр</t>
   </si>
   <si>
     <t>Шкода Дмитрий</t>
   </si>
   <si>
     <t>Абсеит Алмас</t>
   </si>
   <si>
     <t>Аверьянов Всеволод</t>
   </si>
   <si>
     <t>Ауэзов Наурызбай</t>
   </si>
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Богинский Максим</t>
   </si>
@@ -320,51 +320,51 @@
   <si>
     <t>Евстигнеев Тимур</t>
   </si>
   <si>
     <t>Еркулев Олег</t>
   </si>
   <si>
     <t>Есиддинов Камолиддин</t>
   </si>
   <si>
     <t>Завьялов Александр</t>
   </si>
   <si>
     <t>Захаров Алексей</t>
   </si>
   <si>
     <t>Зимин Сергей</t>
   </si>
   <si>
     <t>Ивашко Валерий</t>
   </si>
   <si>
     <t>Ирышков Артём</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Калыбек Уулу Арсен</t>
   </si>
   <si>
     <t>Карасов Андрей</t>
   </si>
   <si>
     <t>Карявкин Юрий</t>
   </si>
   <si>
     <t>Кисилев Александр</t>
   </si>
   <si>
     <t>Кондрашов Ярослав</t>
   </si>
   <si>
     <t>Котельников Николай</t>
   </si>
   <si>
     <t>Кравец Егор</t>
   </si>
   <si>
     <t>Кудашкин Артём</t>
   </si>
   <si>
     <t>Кузнецов Всеволод</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>Цейтлин Василий</t>
   </si>
   <si>
     <t>Чернега Юрий</t>
   </si>
   <si>
     <t>Шагаев Андрей</t>
   </si>
   <si>
     <t>Шевкунов Дмитрий</t>
   </si>
   <si>
     <t>Шомансуров Азизжон</t>
   </si>
   <si>
     <t>Шошин Алексей</t>
   </si>
   <si>
     <t>Юркевич Ян</t>
   </si>
   <si>
     <t>Ясинецкий Сергей</t>
   </si>
   <si>
-    <t>(! дубликат) Швецов Богдан</t>
+    <t>(! Дубликат) Швецов Богдан</t>
   </si>
   <si>
     <t>Агеев Дмитрий</t>
   </si>
   <si>
     <t>Алябьев Артур</t>
   </si>
   <si>
     <t>Аниканов Ефим</t>
   </si>
   <si>
     <t>Антипов Артём</t>
   </si>
   <si>
     <t>Аракелян Аршак</t>
   </si>
   <si>
     <t>Асташкин Игорь</t>
   </si>
   <si>
     <t>Багиров Вагиф</t>
   </si>
   <si>
     <t>Байков Эльдар</t>
   </si>
@@ -4878,51 +4878,51 @@
       </c>
       <c r="C187" s="8">
         <v>2005</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>238</v>
       </c>
       <c r="E187" s="9" t="s">
         <v>248</v>
       </c>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C188" s="8">
         <v>2010</v>
       </c>
       <c r="D188" s="8" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E188" s="9" t="s">
         <v>248</v>
       </c>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C189" s="8">
         <v>1983</v>
       </c>
       <c r="D189" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E189" s="9" t="s">
         <v>248</v>
       </c>
       <c r="F189" s="1"/>
@@ -5278,51 +5278,51 @@
       </c>
       <c r="C207" s="8">
         <v>2009</v>
       </c>
       <c r="D207" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E207" s="9" t="s">
         <v>248</v>
       </c>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C208" s="8">
         <v>2009</v>
       </c>
       <c r="D208" s="8" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E208" s="9" t="s">
         <v>248</v>
       </c>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C209" s="8">
         <v>2007</v>
       </c>
       <c r="D209" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E209" s="9" t="s">
         <v>250</v>
       </c>
       <c r="F209" s="1"/>