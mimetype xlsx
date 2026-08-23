--- v0 (2025-10-21)
+++ v1 (2026-08-23)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>🏆 GLADIATOR 🏆</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.10.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>18.10.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Shakerov Adilzhan</t>
   </si>
   <si>
-    <t>Шакеров Адильжан</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Amanbayev Bogezhan</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Кудияров Бекбол</t>
+    <t>Kudiyarov Bekbol</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Тынкозиев Женисбек</t>
+    <t>Tynkoziev Zhenisbek</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Yerbol</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Темирбеков Бекзат</t>
+    <t>Temirbekov Bekzat</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -697,90 +697,92 @@
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
         <v>1983</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="8"/>
+      <c r="C9" s="8">
+        <v>2000</v>
+      </c>
       <c r="D9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
@@ -794,71 +796,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1956</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -947,51 +949,53 @@
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1986</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
@@ -1170,71 +1174,71 @@
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
         <v>1967</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
@@ -1304,51 +1308,51 @@
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7" t="s">
         <v>47</v>
       </c>