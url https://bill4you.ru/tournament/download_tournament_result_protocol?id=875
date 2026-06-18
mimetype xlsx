--- v2 (2026-03-03)
+++ v3 (2026-06-18)
@@ -824,51 +824,51 @@
       </c>
       <c r="C11" s="8">
         <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="1"/>
@@ -924,51 +924,51 @@
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2006</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>