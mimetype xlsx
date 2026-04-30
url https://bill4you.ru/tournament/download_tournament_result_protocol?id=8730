--- v0 (2025-10-17)
+++ v1 (2026-04-30)
@@ -47,63 +47,63 @@
   <si>
     <t>16.10.2025, Спортивный бильярдно-шахматный клуб (СБШК) IQ, Казахстан, Северо-Казахстанская область, Петропавловск, Шажимбаева 85</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>«IQ CLUB»</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Хван Анатолий</t>
   </si>
   <si>
-    <t>Хван Анатолий</t>
+    <t>Смагулов Рустам</t>
   </si>
   <si>
     <t>Barakat ckub</t>
   </si>
   <si>
-    <t>Ахметов Марат</t>
+    <t>Тутарков Антон</t>
   </si>
   <si>
-    <t>Тутарков Антон</t>
+    <t>Ахметов Марат</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гангальский Андрей</t>
   </si>
   <si>
     <t>Рогозина Наталья</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
@@ -626,137 +626,137 @@
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="9"/>
       <c r="B9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9">
-        <v>1990</v>
+        <v>1969</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9"/>
       <c r="B10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="9">
-        <v>1969</v>
+        <v>1990</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="3">
       <c r="A11" s="9"/>
       <c r="B11" s="12"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="12"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10">
         <v>2</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="9"/>
       <c r="B13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="9">
-        <v>1973</v>
+        <v>1996</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9"/>
       <c r="B14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="9">
-        <v>1996</v>
+        <v>1973</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="3">
       <c r="A15" s="9"/>
       <c r="B15" s="12"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="13"/>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="1"/>
     </row>