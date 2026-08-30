--- v0 (2025-10-20)
+++ v1 (2026-08-30)
@@ -20,144 +20,144 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>БК «На сукне»</t>
   </si>
   <si>
     <t>БК  «На Сукне» “ШАРЫ ОСЕНИ 2” 🍁</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.10.2025, БК «На сукне», Россия, Приморский край, Владивосток, Ул. Светланская,  45,  ТЦ «Малый ГУМ»,  6 этаж</t>
+    <t>19.10.2025, БК «На сукне», Russian Federation, Primorye Territory, Vladivostok, Ул. Светланская,  45,  ТЦ «Малый ГУМ»,  6 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Маев Юрий</t>
+    <t>Maev Urij</t>
   </si>
   <si>
-    <t>Губин Илья</t>
+    <t>Gubin Iliy</t>
   </si>
   <si>
-    <t>Покутний Владимир</t>
+    <t>Pokutniy Vladimir</t>
   </si>
   <si>
-    <t>Щеглов Павел</t>
+    <t>Shcheglov Pavel</t>
   </si>
   <si>
-    <t>Бибченко Александр</t>
+    <t>Bibchenko Alexander</t>
   </si>
   <si>
-    <t>Ковальков Андрей</t>
+    <t>Kovalkov Andrey</t>
   </si>
   <si>
-    <t>Пак Владимир</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Тункин Денис</t>
+    <t>Tunkin Denis</t>
   </si>
   <si>
-    <t>Малик Никита</t>
+    <t>Malik Nikita</t>
   </si>
   <si>
-    <t>Мусин Фархат</t>
+    <t>Musin Farkhat</t>
   </si>
   <si>
-    <t>Наумкин Александр</t>
+    <t>Naumkin Aleksandr</t>
   </si>
   <si>
-    <t>Усольцев Сергей</t>
+    <t>Usolcev Sergei</t>
   </si>
   <si>
-    <t>Кравченко Артур</t>
+    <t>Kravchenko Artur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -643,51 +643,53 @@
         <v>1998</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>1991</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="9" t="s">
+        <v>32</v>
+      </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>1988</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">