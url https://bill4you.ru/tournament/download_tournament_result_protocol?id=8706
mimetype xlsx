--- v0 (2025-12-11)
+++ v1 (2026-05-06)
@@ -757,51 +757,51 @@
       </c>
       <c r="C12" s="8">
         <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2007</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2002</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>