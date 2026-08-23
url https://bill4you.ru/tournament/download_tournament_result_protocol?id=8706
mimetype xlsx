--- v1 (2026-05-06)
+++ v2 (2026-08-23)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>Любительский турнир по пул "8" "Pool Handicap Challenge"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.10.2025, БК "Старт" (г. Минск), Беларусь, Минск, ул. Калиновского 66а</t>
+    <t>25.10.2025, БК "Старт" (г. Минск), Belarus, Minsk, ул. Калиновского 66а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Пархомович Владислав</t>
+    <t>Parkhomvich Vladislav</t>
   </si>
   <si>
-    <t>Бурсаков Антон</t>
+    <t>Bursakov Anton</t>
   </si>
   <si>
-    <t>Казаченко Любовь</t>
+    <t>Kazachenko Lubov</t>
   </si>
   <si>
-    <t>Гайнуллина Оксана</t>
+    <t>Hainulina Aksana</t>
   </si>
   <si>
-    <t>Мартынковская Мария</t>
+    <t>Martynkovskaya Mariya</t>
   </si>
   <si>
-    <t>Рай Ян</t>
+    <t>Ray Yan</t>
   </si>
   <si>
-    <t>Янчиленко Тимофей</t>
+    <t>Yanchilenko Timofey</t>
   </si>
   <si>
-    <t>Гайковас Андрей</t>
+    <t>Dzedziulia Ilya</t>
   </si>
   <si>
-    <t>Дедюля Илья</t>
+    <t>Gajkovas Andrej</t>
   </si>
   <si>
-    <t>Коцуба Элина</t>
+    <t>Kocuba Elina</t>
   </si>
   <si>
-    <t>Роговой Евгений</t>
+    <t>Rogovoj Evgenij</t>
   </si>
   <si>
-    <t>Гуласян Роберт</t>
+    <t>Gulasyan Robert</t>
   </si>
   <si>
-    <t>Колоколов Вячеслав</t>
+    <t>Kolakalau Viachaslau</t>
   </si>
   <si>
-    <t>Кравчук Виктор</t>
+    <t>Kravchuk Victor</t>
   </si>
   <si>
-    <t>Пархомович Виталий</t>
+    <t>Parhomovich Vitaliy</t>
   </si>
   <si>
-    <t>Демидович Виталий</t>
+    <t>Demidovich Vitaliy</t>
   </si>
   <si>
-    <t>Ефременко Милена</t>
+    <t>Efremenko Milena</t>
   </si>
   <si>
-    <t>Здасеня Александр</t>
+    <t>Kalinovskiy Vladimir</t>
   </si>
   <si>
-    <t>Калиновский Владимир</t>
+    <t>KAZEI SIARHEI</t>
   </si>
   <si>
-    <t>Козей Сергей</t>
+    <t>Stelmah Ekaterina</t>
   </si>
   <si>
-    <t>Стельмах Екатерина</t>
+    <t>Zdasenya Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Сидорова Юлия</t>
+    <t>Sidorova Yuliya</t>
   </si>
   <si>
-    <t>Рудько Наталья</t>
+    <t>Rudzko Natallia</t>
   </si>
   <si>
-    <t>Костюковец Александр</t>
+    <t>Kostukovec Aleksandr</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -814,74 +814,74 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2007</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
@@ -1014,114 +1014,114 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2009</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2010</v>
+        <v>1972</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1971</v>
+        <v>1993</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1993</v>
+        <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>