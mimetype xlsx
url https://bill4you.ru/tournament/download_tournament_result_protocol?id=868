--- v2 (2026-03-29)
+++ v3 (2026-08-01)
@@ -86,117 +86,117 @@
   <si>
     <t>Михайлик Виктория</t>
   </si>
   <si>
     <t>Дарницкая Диана</t>
   </si>
   <si>
     <t>ХМАО-1</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Пронина София</t>
   </si>
   <si>
     <t>Рязань-1</t>
   </si>
   <si>
     <t>Цымбал Дарья</t>
   </si>
   <si>
     <t>Жохова Ксения</t>
   </si>
   <si>
+    <t>Владимир-1</t>
+  </si>
+  <si>
+    <t>Мартынова Анна</t>
+  </si>
+  <si>
+    <t>Матвеева Александра</t>
+  </si>
+  <si>
     <t>Москва-2</t>
   </si>
   <si>
     <t>Башкатова Полина</t>
   </si>
   <si>
     <t>Бобылева Злата</t>
   </si>
   <si>
-    <t>Владимир-1</t>
+    <t>Оренбург-3</t>
   </si>
   <si>
-    <t>Мартынова Анна</t>
+    <t>Юдина Варвара</t>
   </si>
   <si>
-    <t>Матвеева Александра</t>
+    <t>Джалетова Арина</t>
   </si>
   <si>
     <t>Оренбург-2</t>
   </si>
   <si>
     <t>Мельникова Софья</t>
   </si>
   <si>
     <t>Бакирова Арина</t>
-  </si>
-[...7 lines deleted...]
-    <t>Джалетова Арина</t>
   </si>
   <si>
     <t>Оренбург-4</t>
   </si>
   <si>
     <t>Шмарина Маргарита</t>
   </si>
   <si>
     <t>Лашманова Александра</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>1юн</t>
+    <t>2юн</t>
   </si>
   <si>
-    <t>2юн</t>
+    <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Оренбургская область</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
     <t>Рязанская область</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Владимирская область</t>
   </si>
@@ -951,249 +951,249 @@
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="9">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="9"/>
       <c r="B33" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="9">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="9"/>
       <c r="B34" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="9">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="3">
       <c r="A35" s="9"/>
       <c r="B35" s="12"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="12"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="9"/>
       <c r="B37" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="9">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="9"/>
       <c r="B38" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="9">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="3">
       <c r="A39" s="9"/>
       <c r="B39" s="12"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="12"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10">
         <v>9</v>
       </c>
@@ -1212,51 +1212,51 @@
       <c r="B41" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="9">
         <v>2006</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>49</v>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="9">
         <v>2008</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>49</v>
       </c>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="3">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="12"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="13"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>