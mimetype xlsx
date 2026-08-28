--- v0 (2025-10-16)
+++ v1 (2026-08-28)
@@ -14,186 +14,186 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>БК «Легенда»</t>
+    <t>БК «Легенда» (Севастополь)</t>
   </si>
   <si>
     <t>Любительский турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.10.2025, БК «Легенда», Россия, Севастополь, бульвар Гидронавтов,  60</t>
+    <t>12.10.2025, БК «Легенда» (Севастополь), Russian Federation, Sevastopol, бульвар Гидронавтов,  60</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Епик Михаил</t>
+    <t>Epik Mihail</t>
   </si>
   <si>
-    <t>Шайнер Эдуард</t>
+    <t>Shainer Eduard</t>
   </si>
   <si>
-    <t>Анишин Алексей</t>
+    <t>Anisin Aleksej</t>
   </si>
   <si>
-    <t>Литвинчук Илья</t>
+    <t>Litvincuk Il'a</t>
   </si>
   <si>
-    <t>Батырханов Артем</t>
+    <t>Batyrhanov Artem</t>
   </si>
   <si>
-    <t>Греков Кирилл</t>
+    <t>Grekov Kirill</t>
   </si>
   <si>
-    <t>Першин Егор</t>
+    <t>Persin Egor</t>
   </si>
   <si>
-    <t>Смирнов Юра</t>
+    <t>Smirnov Ura</t>
   </si>
   <si>
-    <t>Жиздюк Кирилл</t>
+    <t>Kurovskiy Igor</t>
   </si>
   <si>
-    <t>Куровский Игорь</t>
+    <t>Malyy Stanislav</t>
   </si>
   <si>
-    <t>Максимов Жан</t>
+    <t>Maximov Jan</t>
   </si>
   <si>
-    <t>Малый Станислав</t>
+    <t>Zhizdyuk Kirill</t>
   </si>
   <si>
-    <t>Евтушенко Илья</t>
+    <t>Akuseva Diana</t>
   </si>
   <si>
-    <t>Пшеничных Виктор</t>
+    <t>Evtushenko Iliya</t>
   </si>
   <si>
-    <t>Радюк Роман</t>
+    <t>Pshenichnyh Viktor</t>
   </si>
   <si>
-    <t>Якушева Диана</t>
+    <t>Radyuk Roman</t>
   </si>
   <si>
-    <t>Болотский Игорь</t>
+    <t>Bolotskiy Igor</t>
   </si>
   <si>
-    <t>Жиденко Евгений</t>
+    <t>Judenko Evgeniy</t>
   </si>
   <si>
-    <t>Овсяников Андрей</t>
+    <t>Ovsanikov Andrey</t>
   </si>
   <si>
-    <t>Овсяников Артем</t>
+    <t>Ovsanikov Artem</t>
   </si>
   <si>
-    <t>Румянцев Игорь</t>
+    <t>Rumancev Igor</t>
   </si>
   <si>
-    <t>Сметана Андрей</t>
+    <t>Smetana Andrey</t>
   </si>
   <si>
-    <t>Третьяк Сергей</t>
+    <t>Tret'ak Sergej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -814,190 +814,190 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1970</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2003</v>
+        <v>1962</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1964</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>2003</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1984</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
@@ -1030,51 +1030,51 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1994</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1970</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">