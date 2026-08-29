--- v1 (2026-02-03)
+++ v2 (2026-08-29)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Pool &amp; Bar</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир по «Свободной пирамиде» в Гатчине </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.10.2025, Pool &amp; Bar, Россия, Ленинградская область, Гатчина, ул. Академика Константинова,  10,  исторический район Хохлово Поле</t>
+    <t>11.10.2025, Pool &amp; Bar, Russian Federation, Leningrad Region, Gatchina, ул. Академика Константинова,  10,  исторический район Хохлово Поле</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Марков Сергей</t>
+    <t>Markov Sergey</t>
   </si>
   <si>
-    <t>Чернобривец Сергей</t>
+    <t>Chernobrive Sergey</t>
   </si>
   <si>
-    <t>Акимов Константин</t>
+    <t>Akimov Konstantin</t>
   </si>
   <si>
-    <t>Козлов Алексей</t>
+    <t>Kozlov Aleksey</t>
   </si>
   <si>
-    <t>Добрынин Дмитрий</t>
+    <t>Dobrinin Dmitriy</t>
   </si>
   <si>
-    <t>Пушкарев Роман</t>
+    <t>Pushkarev Roman</t>
   </si>
   <si>
-    <t>Емелин Денис</t>
+    <t>Chernobrivec Nelli</t>
   </si>
   <si>
-    <t>Чернобривец Нелли</t>
+    <t>Emelin Denis</t>
   </si>
   <si>
-    <t>Гнутов Евгений</t>
+    <t>Gnutov Evgeny</t>
   </si>
   <si>
-    <t>Иванов Александр</t>
+    <t>Ivanov Alexandr</t>
   </si>
   <si>
-    <t>Козлов Кирилл</t>
+    <t>Kizlov Kirill</t>
   </si>
   <si>
-    <t>Куликов Александр</t>
+    <t>Kulikov Alexandr</t>
   </si>
   <si>
-    <t>Владимиров Павел</t>
+    <t>Chashchin Alexander</t>
   </si>
   <si>
-    <t>Еремин Юрий</t>
-[...2 lines deleted...]
-    <t>Чащин Александр</t>
+    <t>Eremin Yuriy</t>
   </si>
   <si>
     <t>Titov Maks</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Vladimirov Pavel</t>
   </si>
   <si>
-    <t>Оганнисян Роланд</t>
+    <t>Nikolaev Andrey</t>
   </si>
   <si>
-    <t>Сазанов Вячеслав</t>
+    <t>Oganisyan Roland</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Sazanov Viacheslav</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гатчина</t>
+    <t>Gatchina</t>
   </si>
   <si>
-    <t>Волхов</t>
+    <t>Volkhov</t>
   </si>
   <si>
-    <t>Коммунар</t>
+    <t>Kommunar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,74 +765,74 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1978</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
@@ -885,117 +885,117 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1992</v>
+        <v>1981</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1981</v>
+        <v>1998</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>