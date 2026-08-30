--- v0 (2025-10-13)
+++ v1 (2026-08-30)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК «На сукне»</t>
   </si>
   <si>
     <t xml:space="preserve">БК «На Сукне» “ШАРЫ ОСЕНИ” 🍁 </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.10.2025, БК «На сукне», Россия, Приморский край, Владивосток, Ул. Светланская,  45,  ТЦ «Малый ГУМ»,  6 этаж</t>
+    <t>12.10.2025, БК «На сукне», Russian Federation, Primorye Territory, Vladivostok, Ул. Светланская,  45,  ТЦ «Малый ГУМ»,  6 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Волвенко Иван</t>
+    <t>Volvenko Ivan</t>
   </si>
   <si>
-    <t>Денис Величенко</t>
+    <t>Velichenko Denis</t>
   </si>
   <si>
-    <t>Бибченко Александр</t>
+    <t>Bibchenko Alexander</t>
   </si>
   <si>
-    <t>Седов Андрей</t>
+    <t>Sedov Andrey</t>
   </si>
   <si>
-    <t>Малик Никита</t>
+    <t>Malik Nikita</t>
   </si>
   <si>
-    <t>Пак Владимир</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Покутний Владимир</t>
+    <t>Pokutniy Vladimir</t>
   </si>
   <si>
-    <t>Травин Виталий</t>
+    <t>Travin Vitaliy</t>
   </si>
   <si>
-    <t>Борисов Николай</t>
+    <t>Borisov Nikolai</t>
   </si>
   <si>
-    <t>Долгов Сергей</t>
+    <t>Dolgov Sergey</t>
   </si>
   <si>
-    <t>Исмонжонов Зоирбек</t>
+    <t>Ismonzhonov Zoirbek</t>
   </si>
   <si>
-    <t>Усольцев Сергей</t>
+    <t>Usolcev Sergei</t>
   </si>
   <si>
-    <t>Говорин Сергей</t>
+    <t>Govorin Sergei</t>
   </si>
   <si>
-    <t>Иконников Александр</t>
-[...2 lines deleted...]
-    <t>Тункин Денис</t>
+    <t>Ikonnikov Aleksandr</t>
   </si>
   <si>
     <t>Shilo Andrei</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Tunkin Denis</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -896,71 +896,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1976</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>