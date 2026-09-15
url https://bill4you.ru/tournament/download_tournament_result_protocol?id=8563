--- v1 (2026-01-12)
+++ v2 (2026-09-15)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Турнир ветераны "Свободная пирамида" (71+ вг)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.10.2025, БК 12 ФУТОВ, Россия, Республика Татарстан (Татарстан), Казань, ул.Волкова 60/12</t>
+    <t>04.10.2025, БК 12 ФУТОВ, Russian Federation, Republic of Tatarstan, City of Kazan, ул.Волкова 60/12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Юпатов Юрий</t>
+    <t>Upatov Urij</t>
   </si>
   <si>
-    <t>Лебедев Виктор</t>
+    <t>Lebedev Viktor</t>
   </si>
   <si>
-    <t>Галиуллин Альберт</t>
+    <t>Galiullin Al'bert</t>
   </si>
   <si>
-    <t>Данчин Виктор</t>
+    <t>Dancin Viktor</t>
   </si>
   <si>
-    <t>Моряков Вячеслав</t>
+    <t>Moryakov Vyacheslav</t>
   </si>
   <si>
-    <t>Обносов Юрий</t>
+    <t>Obnosov Urij</t>
   </si>
   <si>
-    <t>Сычевский Владимир</t>
+    <t>Sycevskij Vladimir</t>
   </si>
   <si>
-    <t>Терентьев Альберт</t>
+    <t>Terent'ev Al'bert</t>
   </si>
   <si>
-    <t>Ахметзянов Фарид</t>
+    <t>Ahmetzanov Farid</t>
   </si>
   <si>
-    <t>Баландин Юрий</t>
+    <t>Balandin Urij</t>
   </si>
   <si>
-    <t>Кривошеев Валерий</t>
+    <t>Krivoseev Valerij</t>
   </si>
   <si>
-    <t>Павлов Реннат</t>
+    <t>Pavlov Rennat</t>
   </si>
   <si>
-    <t>Мубаракшин Равиль</t>
+    <t>Fomin Urij</t>
   </si>
   <si>
-    <t>Савельев Владимир</t>
+    <t>Mubaraksin Ravil'</t>
   </si>
   <si>
-    <t>Толстой Игорь</t>
+    <t>Savel'ev Vladimir</t>
   </si>
   <si>
-    <t>Фомин Юрий</t>
+    <t>Tolstoj Igor'</t>
   </si>
   <si>
-    <t>Муртазин Марат</t>
+    <t>Hamidullin Adik</t>
   </si>
   <si>
-    <t>Хамидуллин Адик</t>
+    <t>Murtazin Marat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Белов Алексей</t>
+    <t>Belov Alexey</t>
   </si>
   <si>
-    <t>Салмова Анастасия</t>
+    <t>Salmova Anastasiya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -872,151 +872,151 @@
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1949</v>
+        <v>1941</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1936</v>
+        <v>1954</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1941</v>
+        <v>1936</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1953</v>
+        <v>1940</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1940</v>
+        <v>1953</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>