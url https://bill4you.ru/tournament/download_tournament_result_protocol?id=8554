--- v0 (2025-11-06)
+++ v1 (2026-06-19)
@@ -89,54 +89,54 @@
   <si>
     <t>Егоров Виталий</t>
   </si>
   <si>
     <t>Логачёв Павел</t>
   </si>
   <si>
     <t>Бодягин Сергей</t>
   </si>
   <si>
     <t>Толмачев Станислав</t>
   </si>
   <si>
     <t>Егоровцев Сергей</t>
   </si>
   <si>
     <t>Fedulin Andrei</t>
   </si>
   <si>
     <t>Дмитриев Евгений</t>
   </si>
   <si>
     <t>Маскалев Павел</t>
   </si>
   <si>
-    <t>Kovalov Dmytro</t>
+    <t>Рентик Аннес</t>
   </si>
   <si>
-    <t>Rentik Annes</t>
+    <t>Kovalov Dmytro</t>
   </si>
   <si>
     <t>Авакян Сирвен</t>
   </si>
   <si>
     <t>Данилов Валентин</t>
   </si>
   <si>
     <t>Илюшкин Валерий</t>
   </si>
   <si>
     <t>Zaitsev Vladislav</t>
   </si>
   <si>
     <t>Дыба Иван</t>
   </si>
   <si>
     <t>Кузуб Михаил</t>
   </si>
   <si>
     <t>Тарковский Данил</t>
   </si>
   <si>
     <t>Тоомпере Иван</t>
   </si>
@@ -848,71 +848,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">