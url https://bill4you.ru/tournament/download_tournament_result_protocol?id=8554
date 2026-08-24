--- v1 (2026-06-19)
+++ v2 (2026-08-24)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Billimor</t>
   </si>
   <si>
     <t>Комбинированная Billimor</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.10.2025, Billimor, Эстония, уезд Ида-Вирумаа, Йыхви, шоссе Нарва,  8,  Йыхви,  уезд Ида-Вирумаа</t>
+    <t>26.10.2025, Billimor, Estonia, Ida-Viru County, Jõhvi, шоссе Нарва,  8,  Йыхви,  уезд Ида-Вирумаа</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Соколов Андрей</t>
+    <t>Sokolov Andrey</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Baykov Eduard</t>
   </si>
   <si>
-    <t>Егоров Виталий</t>
+    <t>Egorov Vitaliy</t>
   </si>
   <si>
-    <t>Логачёв Павел</t>
+    <t>Lohachov Pavlo</t>
   </si>
   <si>
-    <t>Бодягин Сергей</t>
+    <t>Bodiagin Sergii</t>
   </si>
   <si>
-    <t>Толмачев Станислав</t>
+    <t>Tolmachev Stanislav</t>
   </si>
   <si>
-    <t>Егоровцев Сергей</t>
+    <t>Egorovcev Sergey</t>
   </si>
   <si>
     <t>Fedulin Andrei</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
-[...5 lines deleted...]
-    <t>Рентик Аннес</t>
+    <t>Dmitrijev Jevgeni</t>
   </si>
   <si>
     <t>Kovalov Dmytro</t>
   </si>
   <si>
-    <t>Авакян Сирвен</t>
+    <t>Maskalev Pavel</t>
   </si>
   <si>
-    <t>Данилов Валентин</t>
+    <t>Rentik Annes</t>
   </si>
   <si>
-    <t>Илюшкин Валерий</t>
+    <t>Avakjan Sirven</t>
   </si>
   <si>
-    <t>Zaitsev Vladislav</t>
+    <t>Danilov Valentin</t>
   </si>
   <si>
-    <t>Дыба Иван</t>
+    <t>Ilyushkin Valeriy</t>
   </si>
   <si>
-    <t>Кузуб Михаил</t>
+    <t>Chamkaev Maksim</t>
   </si>
   <si>
-    <t>Тарковский Данил</t>
+    <t>Dyba Ivan</t>
   </si>
   <si>
-    <t>Тоомпере Иван</t>
+    <t>Kuzub Mihail</t>
   </si>
   <si>
-    <t>Чамкаев Максим</t>
+    <t>Tarkovskiy Danil</t>
   </si>
   <si>
-    <t>Шибалов Михаил</t>
+    <t>Toompere Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Zaycev Vladislav</t>
+  </si>
+  <si>
+    <t>Shibalov Mihail</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -828,91 +828,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1974</v>
+        <v>1987</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -948,51 +948,51 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1955</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>
@@ -1046,51 +1046,51 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2003</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8"/>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1993</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>42</v>
       </c>
@@ -1102,51 +1102,51 @@
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7" t="s">
         <v>38</v>
       </c>