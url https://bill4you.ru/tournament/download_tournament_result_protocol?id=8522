--- v0 (2025-10-07)
+++ v1 (2026-08-29)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>КЦ "ИНТЕГРАЦИЯ"</t>
   </si>
   <si>
     <t>"Магия бильярда", сезон 2025-2026, 2 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.10.2025, КЦ "ИНТЕГРАЦИЯ", Россия, Москва, Лазо 12</t>
+    <t>04.10.2025, КЦ "ИНТЕГРАЦИЯ", Russian Federation, Moscow, Лазо 12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Печенина Валерия</t>
+    <t>Pechenina Valeriya</t>
   </si>
   <si>
-    <t>Смирнов Владимир</t>
+    <t>Vladimir Smirnov</t>
   </si>
   <si>
-    <t>Никифоров Станислав</t>
+    <t>Nikiforov Stanislav</t>
   </si>
   <si>
-    <t>Прокопьев Александр</t>
+    <t>Prokopev Aleksandr</t>
   </si>
   <si>
-    <t>Левин Станислав</t>
+    <t>Levin Stanislav</t>
   </si>
   <si>
-    <t>Пация Кирилл</t>
+    <t>Pacia Kirill</t>
   </si>
   <si>
-    <t>Костина Раиса</t>
+    <t>Kostina Raisa</t>
   </si>
   <si>
-    <t>Печенина Анна</t>
+    <t>Pechenina Anna</t>
   </si>
   <si>
-    <t>Марков Денис</t>
+    <t>Markov Denis</t>
   </si>
   <si>
-    <t>Семенкевич Илья</t>
+    <t>Semenkevic Il'a</t>
   </si>
   <si>
-    <t>Талдыкин Денис</t>
+    <t>Shipilov Roman</t>
   </si>
   <si>
-    <t>Шипилов Роман</t>
+    <t>Taldykin Denis</t>
   </si>
   <si>
-    <t>Орлов Валерий</t>
+    <t>Orlov Valeriy</t>
   </si>
   <si>
-    <t>Семенкевич Галина</t>
+    <t>Semenkevic Galina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -821,71 +821,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1989</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>