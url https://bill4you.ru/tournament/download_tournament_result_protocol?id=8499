--- v1 (2026-03-04)
+++ v2 (2026-09-16)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканский турнир «Новое поколение» 3 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.10.2025, БК "Чижовка-Арена", Беларусь, Минск, ул. Ташкентская 19</t>
+    <t>05.10.2025, БК "Чижовка-Арена", Belarus, Minsk, ул. Ташкентская 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Shiiovich Nazar</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>Branovski Yan</t>
   </si>
   <si>
-    <t>Колоколов Вячеслав</t>
+    <t>Kolakalau Viachaslau</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Вашукевич Павел</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Seremet Roma</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Vashukevich Pavel</t>
   </si>
   <si>
-    <t>Богуш Антон</t>
+    <t>Bogush Anton</t>
   </si>
   <si>
-    <t>Крук Максим</t>
+    <t>Kruk Maksim</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>Суша Николай</t>
+    <t>Susha Nikolay</t>
   </si>
   <si>
-    <t>Ефимова Камилла</t>
+    <t>Efimova Kamila</t>
   </si>
   <si>
-    <t>Коголенок Тимофей</t>
+    <t>Kogolenok Timofey</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrew</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kuznetsov Arseniy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -688,74 +688,74 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
@@ -808,109 +808,109 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>2011</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">