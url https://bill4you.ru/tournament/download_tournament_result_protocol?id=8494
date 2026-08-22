--- v0 (2025-10-03)
+++ v1 (2026-08-22)
@@ -20,126 +20,126 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>H_billiards</t>
   </si>
   <si>
     <t>Турнир H_billiards свободная пирамида</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.09.2025, H_billiards, Казахстан, Акмолинская область, Астана, Проспект Мангилик Ел,  55 B2.4</t>
+    <t>20.09.2025, H_billiards, Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Проспект Мангилик Ел,  55 B2.4</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Витвицкий Руслан</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Vitvickiy Ruslan</t>
   </si>
   <si>
-    <t>Амиров Нариман</t>
+    <t>Amirov Nariman</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Ким Тимур</t>
+    <t>Kim Timur</t>
   </si>
   <si>
-    <t>Кураметов Женисжан</t>
+    <t>Kurametov Zheniszhan</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -593,101 +593,109 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="8"/>
+      <c r="C8" s="8">
+        <v>1991</v>
+      </c>
       <c r="D8" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="8"/>
+      <c r="A10" s="8">
+        <v>3</v>
+      </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="8"/>
+      <c r="A11" s="8">
+        <v>3</v>
+      </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>25</v>
       </c>