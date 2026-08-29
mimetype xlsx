--- v1 (2026-03-25)
+++ v2 (2026-08-29)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Федерация бильярда Ленинградской области</t>
   </si>
   <si>
     <t>Чемпионат Ленинградской области по  Динамичной пирамиде среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.10.2025, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
+    <t>04.10.2025, Центр бильярдного спорта «Ольгино», Russian Federation, St. Petersburg, Saint Petersburg, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Колчин Иван</t>
+    <t>Kolchin Ivan</t>
   </si>
   <si>
-    <t>Костин Николай</t>
+    <t>Kostin Nikolay</t>
   </si>
   <si>
-    <t>Булах Сергей</t>
+    <t>Bulah Sergey</t>
   </si>
   <si>
-    <t>Чернобривец Сергей</t>
+    <t>Chernobrive Sergey</t>
   </si>
   <si>
-    <t>Бойцов Дмитрий</t>
+    <t>Boycov Dmitriy</t>
   </si>
   <si>
-    <t>Горбунов Павел</t>
+    <t>Gorbunov Pasha</t>
   </si>
   <si>
-    <t>Совалов Вячеслав</t>
+    <t>Sovalov Viacheslav</t>
   </si>
   <si>
-    <t>Столяров Александр</t>
+    <t>Stolyarov Alexandr</t>
   </si>
   <si>
-    <t>Куликов Александр</t>
+    <t>Chobanyan Karlos</t>
   </si>
   <si>
-    <t>Пожилых Сергей</t>
+    <t>Kulikov Alexandr</t>
   </si>
   <si>
-    <t>Стрельченко Леонид</t>
+    <t>Pozhilyh Sergey</t>
   </si>
   <si>
-    <t>Чобанян Карлос</t>
+    <t>Strelchenko Leonid</t>
   </si>
   <si>
-    <t>Момит Андрей</t>
+    <t>Momit Andrey</t>
   </si>
   <si>
-    <t>Пак Андрей</t>
+    <t>Pak Andrey</t>
   </si>
   <si>
-    <t>Пушкарев Роман</t>
+    <t>Pushkarev Roman</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Барышев Андрей</t>
+    <t>Baryshev Andrei</t>
   </si>
   <si>
-    <t>Зонин Алексей</t>
+    <t>Kirakosyan Artak</t>
   </si>
   <si>
-    <t>Киракосян Артак</t>
+    <t>Kuznetsov Aleksei</t>
   </si>
   <si>
-    <t>Кузнецов Алексей</t>
+    <t>Shurigin Nikolai</t>
   </si>
   <si>
-    <t>Шурыгин Николай</t>
+    <t>Zonin Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Хомина Мария</t>
+    <t>Homina Maria</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>городской посёлок Рощино</t>
+    <t>Roschino</t>
   </si>
   <si>
-    <t>Выборг</t>
+    <t>Vyborg</t>
   </si>
   <si>
-    <t>Гатчина</t>
+    <t>Gatchina</t>
   </si>
   <si>
-    <t>Кудрово</t>
+    <t>Kudrovo</t>
   </si>
   <si>
-    <t>Кириши</t>
+    <t>Kirishi</t>
   </si>
   <si>
-    <t>Тихвин</t>
+    <t>gorod Telmana</t>
   </si>
   <si>
-    <t>город Тельмана</t>
+    <t>Tikhvin</t>
   </si>
   <si>
-    <t>Луга</t>
+    <t>Luga</t>
   </si>
   <si>
-    <t>Кингисепп</t>
+    <t>Kingisepp</t>
   </si>
   <si>
-    <t>посёлок Сосново</t>
+    <t>posyolok Sosnovo</t>
   </si>
   <si>
-    <t>Отрадное</t>
+    <t>Otradnoe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -835,157 +835,157 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1982</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1978</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
@@ -1015,117 +1015,117 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1968</v>
+        <v>1990</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1990</v>
+        <v>1976</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>