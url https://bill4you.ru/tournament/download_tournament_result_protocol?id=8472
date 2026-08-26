--- v1 (2025-12-09)
+++ v2 (2026-08-26)
@@ -12,182 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Аксай! Любительский турнир МСК Пирамида в БК "Чемпион " до 45</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.09.2025, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>28.09.2025, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Васенин Павел</t>
+    <t>Vasenin Pavel</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitaliy</t>
   </si>
   <si>
-    <t>Копейко Сергей</t>
+    <t>Kopejko Sergej</t>
   </si>
   <si>
-    <t>Литош Анатолий</t>
+    <t>Litosh Anatolii</t>
   </si>
   <si>
-    <t>Игорь Шек</t>
+    <t>Shek Igor</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Цой Эдуард</t>
+    <t>Tsoy Eduard</t>
   </si>
   <si>
-    <t>Якименко Сергей</t>
+    <t>Yakimenko Sergey</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitriy</t>
   </si>
   <si>
-    <t>Татинцян Роман</t>
+    <t>Tatincyan Roman</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Кащеев Александр</t>
+    <t>Kascheev Aleksandr</t>
   </si>
   <si>
-    <t>Кривомазов Василий</t>
+    <t>Krivomazov Vasiliy</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Иванченко Дмитрий</t>
+    <t>Ivanchenko Dmitriy</t>
   </si>
   <si>
-    <t>Ли Вячеслав</t>
+    <t>Li Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Каменск-Шахтинский</t>
+    <t>Kamensk-Shakhtinskiy</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>Аксай</t>
-[...2 lines deleted...]
-    <t>Шахты</t>
+    <t>Aksay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -910,51 +907,51 @@
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1989</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1973</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>