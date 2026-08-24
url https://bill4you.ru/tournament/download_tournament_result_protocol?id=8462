--- v0 (2025-10-02)
+++ v1 (2026-08-24)
@@ -12,212 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Лига II рейтинговый турнир БК "Чемпион на Московской"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.09.2025, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>28.09.2025, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Меховов Павел</t>
+    <t>Mehovov Pavel</t>
   </si>
   <si>
-    <t>Агишев Вадим</t>
+    <t>Agishev Vadim</t>
   </si>
   <si>
-    <t>Белик Евгений</t>
+    <t>Belick Evgeniy</t>
   </si>
   <si>
-    <t>Коваленко Александр</t>
+    <t>Kovalenko Aleksandr</t>
   </si>
   <si>
-    <t>Гайнуллин Азат</t>
+    <t>Gainullin Azat</t>
   </si>
   <si>
-    <t>Мирзошарифов Мухаммад</t>
+    <t>Mirzosharifov Muhammad</t>
   </si>
   <si>
-    <t>Паронян Самвел</t>
+    <t>Paronyan Samvel</t>
   </si>
   <si>
-    <t>Удод Сергей</t>
+    <t>Udod Sergey</t>
   </si>
   <si>
-    <t>Аведьян Вартан</t>
+    <t>Avedyan Vartan</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Новиков Виталий</t>
+    <t>Novikov Vitaliy</t>
   </si>
   <si>
-    <t>Орленко Михаил</t>
+    <t>Orlenko Mihail</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Khadzhirokov Tengiz</t>
   </si>
   <si>
-    <t>Суслов Артем</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Хаджироков Тенгиз</t>
+    <t>Suslov Artem</t>
   </si>
   <si>
-    <t>Величко Александр</t>
+    <t>Dyuba Aleksey</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Дюба Алексей</t>
+    <t>Huako Yusuf</t>
   </si>
   <si>
-    <t>Кикоян Артур</t>
+    <t>Kikoyan Artur</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Хуако Юсуф</t>
+    <t>Shalnev Alexander</t>
   </si>
   <si>
-    <t>Шальнев Александр</t>
+    <t>Velichko Aleksandr</t>
   </si>
   <si>
-    <t>Волков Игорь</t>
+    <t>Tepin Daniil</t>
   </si>
   <si>
-    <t>Тэпин Даниил</t>
+    <t>Volkov Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Майкоп</t>
+    <t>Maykop</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Korenovsk</t>
   </si>
   <si>
-    <t>Анапа</t>
+    <t>Anapa</t>
+  </si>
+  <si>
+    <t>Sochi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -704,51 +707,51 @@
       </c>
       <c r="D8" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1985</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1985</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
@@ -884,51 +887,51 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1973</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -938,149 +941,149 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E22" s="9"/>
+      <c r="E22" s="9" t="s">
+        <v>49</v>
+      </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E23" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="9"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2000</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1997</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="9" t="s">
@@ -1116,111 +1119,111 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1986</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1967</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1964</v>
+        <v>1998</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1998</v>
+        <v>1964</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>