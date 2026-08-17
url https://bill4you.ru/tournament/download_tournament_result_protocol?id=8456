--- v1 (2025-12-12)
+++ v2 (2026-08-17)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>ФБС Пермского края</t>
   </si>
   <si>
     <t>Кубок Пермского края</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.09.2025, Клуб «Олимп», Россия, Пермский край, Пермь, ул. Шоссе космонавтов 158а к2</t>
+    <t>28.09.2025, Клуб «Олимп», Russian Federation, Perm Territory, Perm, ул. Шоссе космонавтов 158а к2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Карасов Андрей</t>
+    <t>Karasov Andrej</t>
   </si>
   <si>
-    <t>Верхоланцев Артур</t>
+    <t>Verholancev Artur</t>
   </si>
   <si>
-    <t>Караваев Владимир</t>
+    <t>Karavaev Vladimir</t>
   </si>
   <si>
-    <t>Горшков Алексей</t>
+    <t>Gorshkov Aleksey</t>
   </si>
   <si>
-    <t>Быков Дмитрий</t>
+    <t>Bykov Dmitrij</t>
   </si>
   <si>
-    <t>Зайцев Даниил</t>
+    <t>Kamenev Pavel</t>
   </si>
   <si>
-    <t>Звездин Георгий</t>
+    <t>Zaitsev Daniil</t>
   </si>
   <si>
-    <t>Каменев Павел</t>
+    <t>Zvezdin Georgij</t>
   </si>
   <si>
-    <t>Горохов Владимир</t>
+    <t>Dudyrev Danila</t>
   </si>
   <si>
-    <t>Дудырев Данила</t>
+    <t>Gorohov Vladimir</t>
   </si>
   <si>
-    <t>Синьков Андрей</t>
+    <t>Sinkov Andrei</t>
   </si>
   <si>
-    <t>Шляпникова Дарья</t>
+    <t>Slapnikova Dar'a</t>
   </si>
   <si>
-    <t>Бреднев Александр</t>
+    <t>Brednev Aleksandr</t>
   </si>
   <si>
-    <t>Пикулев Дмитрий</t>
+    <t>Pikulev Dmitry</t>
   </si>
   <si>
-    <t>Рахметова Маргарита</t>
+    <t>Rahmetova Margarita</t>
   </si>
   <si>
-    <t>Шеховцев Александр</t>
+    <t>Shehovcev Aleksandr</t>
   </si>
   <si>
-    <t>Потапов Алексей</t>
+    <t>Potapov Aleksey</t>
   </si>
   <si>
-    <t>Татарских Егор</t>
+    <t>Shilov Sergei</t>
   </si>
   <si>
-    <t>Шилов Сергей</t>
+    <t>Tatarskih Egor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,150 +748,152 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2012</v>
+        <v>1997</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1990</v>
+        <v>2012</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2008</v>
+        <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1991</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2005</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
@@ -986,71 +988,71 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1997</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1988</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>