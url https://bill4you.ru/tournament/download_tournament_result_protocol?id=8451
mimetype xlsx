--- v0 (2025-12-08)
+++ v1 (2026-08-28)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Русский клуб</t>
   </si>
   <si>
     <t>Открытый Чемпионат Свердловской области. Пул "10".</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.10.2025, Русский клуб, Россия, Свердловская область, Екатеринбург, ул.Библиотечная,  62а</t>
+    <t>05.10.2025, Русский клуб, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул.Библиотечная,  62а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Poderin Fedor</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Ugaii Dmitrii</t>
   </si>
   <si>
-    <t>Казак Кирилл</t>
+    <t>Frolov Denis</t>
   </si>
   <si>
-    <t>Фролов Денис</t>
+    <t>Kazak Kirill</t>
   </si>
   <si>
-    <t>Курьин Максим</t>
+    <t>Kurin Maxim</t>
   </si>
   <si>
-    <t>Суханов Александр</t>
+    <t>Sukhanov Aleksandr</t>
   </si>
   <si>
-    <t>Мыльников Андрей</t>
+    <t>Myl'nikov Andrej</t>
   </si>
   <si>
-    <t>Нежданов Роман</t>
+    <t>Nezdanov Roman</t>
   </si>
   <si>
-    <t>Динь Нам</t>
+    <t>Dinh Nam</t>
   </si>
   <si>
-    <t>Катаев Дмитрий</t>
+    <t>Kataev Dmitriy</t>
   </si>
   <si>
-    <t>Катаев Максим</t>
+    <t>Kataev Maksim</t>
   </si>
   <si>
-    <t>Плотников Антон</t>
+    <t>Plotnikov Anton</t>
   </si>
   <si>
-    <t>Алалыкин Иван</t>
+    <t>Alalikin Ivan</t>
   </si>
   <si>
-    <t>Мерзляков Сергей</t>
+    <t>Fetisov Nikolay</t>
   </si>
   <si>
-    <t>Николай Фетисов</t>
+    <t>Merzlakov Sergej</t>
   </si>
   <si>
-    <t>Стенникова Злата</t>
+    <t>Stennikova Zlata</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Miass</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -682,77 +682,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1980</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>1984</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2004</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -902,74 +902,74 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="1"/>