--- v0 (2025-10-02)
+++ v1 (2026-08-27)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t xml:space="preserve">Краснодар! Лига Любители III рейтинговый турнир БК "Чемпион 4" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.09.2025, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>27.09.2025, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Григорян Артур</t>
+    <t>Grigoryan Artur</t>
   </si>
   <si>
-    <t>Петросян Давид</t>
+    <t>Petrosyan David</t>
   </si>
   <si>
-    <t>Баштовой Дмитрий</t>
+    <t>Bashtovoy Dmitriy</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Орлов Андрей</t>
+    <t>Orlov Andrey</t>
   </si>
   <si>
-    <t>Жубаев Тюлеген</t>
+    <t>Moseyachenko Roman</t>
   </si>
   <si>
-    <t>Мосеяченко Роман</t>
+    <t>Zhubaev Tyulegen</t>
   </si>
   <si>
-    <t>Богославский Александр</t>
+    <t>Bogoslavski Aleksandr</t>
   </si>
   <si>
-    <t>Мкртумян Эмиль</t>
+    <t>Hitrik Vladimir</t>
   </si>
   <si>
-    <t>Унанян Левон</t>
+    <t>Mkrtumyan Emil</t>
   </si>
   <si>
-    <t>Хитрик Владимир</t>
+    <t>Unanyan Levon</t>
   </si>
   <si>
-    <t>Кульбачинский Роман</t>
+    <t>Kylbachinsky Roman</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Рахманов Роман</t>
+    <t>Rakhmanov Roman</t>
   </si>
   <si>
-    <t>Скуратов Геннадий</t>
+    <t>Skuratov Gennadiy</t>
   </si>
   <si>
-    <t>Манько Александр</t>
+    <t>Manko Aleksandr</t>
   </si>
   <si>
-    <t>Щербина Евгений</t>
+    <t>Scherbina Evgeniy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Тихорецк</t>
+    <t>Tikhoretsk</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -639,51 +639,51 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1989</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="9" t="s">
@@ -759,156 +759,156 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1988</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>1982</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>38</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="E19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">