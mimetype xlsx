--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -1034,51 +1034,51 @@
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1993</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1984</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="1"/>
@@ -1167,51 +1167,51 @@
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1990</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1512,51 +1512,53 @@
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C48" s="8"/>
+      <c r="C48" s="8">
+        <v>1985</v>
+      </c>
       <c r="D48" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
         <v>1983</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>76</v>