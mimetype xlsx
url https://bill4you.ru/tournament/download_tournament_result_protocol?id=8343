--- v1 (2026-03-25)
+++ v2 (2026-05-13)
@@ -65,57 +65,57 @@
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Камалетдинов Тимофей</t>
   </si>
   <si>
     <t>Кудашкин Артем</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Иванов Вадим</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Город</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>Сургут</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -562,88 +562,88 @@
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="35">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="8">
         <v>2010</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="10"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>