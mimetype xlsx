--- v2 (2026-05-13)
+++ v3 (2026-08-21)
@@ -20,102 +20,102 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Центр бильярдного спорта «Ольгино»</t>
   </si>
   <si>
     <t>Тестовый турнир Ольгино</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.09.2025, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
+    <t>20.09.2025, Центр бильярдного спорта «Ольгино», Russian Federation, St. Petersburg, Saint Petersburg, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Камалетдинов Тимофей</t>
+    <t>Kamaletdinov Timofej</t>
   </si>
   <si>
-    <t>Кудашкин Артем</t>
+    <t>Kudaskin Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Иванов Вадим</t>
+    <t>Ivanov Vadim</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>