--- v1 (2026-03-19)
+++ v2 (2026-07-27)
@@ -761,51 +761,51 @@
       </c>
       <c r="C14" s="8">
         <v>1978</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>1971</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="1"/>