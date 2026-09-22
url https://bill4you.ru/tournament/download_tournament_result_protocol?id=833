--- v3 (2026-06-19)
+++ v4 (2026-09-22)
@@ -143,75 +143,75 @@
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Вайнцвайг Владимир</t>
   </si>
   <si>
     <t>Володин Никита</t>
   </si>
   <si>
     <t>Гайнетдинов Владислав</t>
   </si>
   <si>
     <t>Горыславец Сергей</t>
   </si>
   <si>
     <t>Зайцев Семен</t>
   </si>
   <si>
     <t>Зеленин Илья</t>
   </si>
   <si>
     <t>Казыбеков Жанибек</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Калыбек Уулу Арсен</t>
   </si>
   <si>
     <t>Карякин Илья</t>
   </si>
   <si>
     <t>Кочалиди Анестис</t>
   </si>
   <si>
     <t>Кочкин Максим</t>
   </si>
   <si>
     <t>Кузьмин Павел</t>
   </si>
   <si>
     <t>Локтев Виктор</t>
   </si>
   <si>
     <t>Ратбеков Ызатбек</t>
   </si>
   <si>
     <t>Чимбаев Ернар</t>
   </si>
   <si>
-    <t>(! дубликат) Визельтер Вадим</t>
+    <t>(! Дубликат) Визельтер Вадим</t>
   </si>
   <si>
     <t>Абсатаров Кайрат</t>
   </si>
   <si>
     <t>Аверьянов Всеволод</t>
   </si>
   <si>
     <t>Багиров Вагиф</t>
   </si>
   <si>
     <t>Грязнов Сергей</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Дмитриев Владислав</t>
   </si>
   <si>
     <t>Домарев Сергей</t>
   </si>
   <si>
     <t>Евстигнеев Тимур</t>
   </si>
@@ -353,54 +353,54 @@
   <si>
     <t>Вишнёв Александр</t>
   </si>
   <si>
     <t>Дуйков Георгий</t>
   </si>
   <si>
     <t>Котельников Николай</t>
   </si>
   <si>
     <t>Лондарев Дмитрий</t>
   </si>
   <si>
     <t>Мамичев Александр</t>
   </si>
   <si>
     <t>Савельев Арсений</t>
   </si>
   <si>
     <t>Старосельский Илья</t>
   </si>
   <si>
     <t>Тен Иль-Дё</t>
   </si>
   <si>
-    <t>(! дубликат на удаление) Осипов Никита</t>
-[...2 lines deleted...]
-    <t>(! дубликат на удаление) Цейтлин Василий</t>
+    <t>(! Дубликат На Удаление) Осипов Никита</t>
+  </si>
+  <si>
+    <t>(! Дубликат На Удаление) Цейтлин Василий</t>
   </si>
   <si>
     <t>Арканов Дмитрий</t>
   </si>
   <si>
     <t>Арнаутов Андрей</t>
   </si>
   <si>
     <t>Бахвалов Сергей</t>
   </si>
   <si>
     <t>Богинский Максим</t>
   </si>
   <si>
     <t>Вахитов Ильдар</t>
   </si>
   <si>
     <t>Губин Ярослав</t>
   </si>
   <si>
     <t>Дрозд Игнат</t>
   </si>
   <si>
     <t>Есаков Александр</t>
   </si>
@@ -431,54 +431,54 @@
   <si>
     <t>Салов Александр</t>
   </si>
   <si>
     <t>Сарапин Денис</t>
   </si>
   <si>
     <t>Сергеев Дмитрий</t>
   </si>
   <si>
     <t>Старухин Юрий</t>
   </si>
   <si>
     <t>Титов Всеволод</t>
   </si>
   <si>
     <t>Урынбаев Даурен</t>
   </si>
   <si>
     <t>Хоботов Андрей</t>
   </si>
   <si>
     <t>Шафиров Владимир</t>
   </si>
   <si>
-    <t>(! дубликат на удаление) Григорян Артем</t>
-[...2 lines deleted...]
-    <t>(! дубликат удалить) Цыплаков Константин</t>
+    <t>(! Дубликат На Удаление) Григорян Артем</t>
+  </si>
+  <si>
+    <t>(! Дубликат Удалить) Цыплаков Константин</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Азманов Лев</t>
   </si>
   <si>
     <t>Бахлин Игорь</t>
   </si>
   <si>
     <t>Блинов Петр</t>
   </si>
   <si>
     <t>Бугро Дмитрий</t>
   </si>
   <si>
     <t>Буданов Евгений</t>
   </si>
   <si>
     <t>Венгеров Денис</t>
   </si>
   <si>
     <t>Гноевой Иван</t>
   </si>
@@ -2456,51 +2456,51 @@
       </c>
       <c r="C74" s="8">
         <v>1989</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>192</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C75" s="8">
         <v>2009</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>192</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="8">
         <v>2005</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>187</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>192</v>
       </c>
       <c r="F76" s="1"/>
@@ -4246,51 +4246,51 @@
       <c r="B165" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C165" s="8">
         <v>2006</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E165" s="9" t="s">
         <v>192</v>
       </c>
       <c r="F165" s="1"/>
       <c r="G165" s="1"/>
       <c r="H165" s="1"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="8"/>
       <c r="B166" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C166" s="8">
         <v>2010</v>
       </c>
       <c r="D166" s="8" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E166" s="9" t="s">
         <v>192</v>
       </c>
       <c r="F166" s="1"/>
       <c r="G166" s="1"/>
       <c r="H166" s="1"/>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="8"/>
       <c r="B167" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C167" s="8">
         <v>1984</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E167" s="9" t="s">
         <v>192</v>
       </c>
       <c r="F167" s="1"/>
       <c r="G167" s="1"/>
       <c r="H167" s="1"/>