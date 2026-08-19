--- v1 (2026-02-07)
+++ v2 (2026-08-19)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня!</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.09.2025, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>20.09.2025, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Сыздыков Ержан</t>
+    <t>Syzdykov Erzhan</t>
   </si>
   <si>
-    <t>Гинаятов Санат</t>
+    <t>Ginayatov Sanat</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Omarov Alibek</t>
   </si>
   <si>
-    <t>Омаров Алибек</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Квон Игорь</t>
+    <t>Kuttybaev Eldos</t>
   </si>
   <si>
-    <t>Куттыбаев Елдос</t>
+    <t>Kvon Igor</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Макымбаев Мурат</t>
+    <t>Makymbaev Murat</t>
   </si>
   <si>
-    <t>Самофалов Виктор</t>
+    <t>Samofalov Viktor</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Абдуллаев Данияр</t>
+    <t>Abdullaev Daniyar</t>
   </si>
   <si>
-    <t>Джангарашев Джалил</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Turlyhanov Daulet</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Турлыханов Даулет</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Бижанов Бексултан</t>
+    <t>Bizhanov Beksultan</t>
   </si>
   <si>
-    <t>Жумабеков Ануар</t>
+    <t>Halilula Serik</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Халилула Серик</t>
+    <t>Zhumabekov Anuar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -778,91 +778,91 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1993</v>
+      </c>
       <c r="D13" s="8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1993</v>
+        <v>1969</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
@@ -875,71 +875,71 @@
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1989</v>
+        <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1029,130 +1029,130 @@
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1990</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1986</v>
+      </c>
       <c r="D30" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1990</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
@@ -1200,53 +1200,51 @@
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
@@ -1276,51 +1274,53 @@
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1988</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>