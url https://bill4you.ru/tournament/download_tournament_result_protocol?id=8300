--- v0 (2026-02-01)
+++ v1 (2026-08-23)
@@ -20,240 +20,240 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Всероссийские соревнования памяти братьев Уткиных, мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.09.2025, ГАУ ДО РО «СШОР ЛИДЕР», Россия, Рязанская область, Касимов</t>
+    <t>18.09.2025, ГАУ ДО РО «СШОР ЛИДЕР», Russian Federation, Ryazan Region, Kasimov</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молчанов Александр</t>
+    <t>Molchanov Aleksandr</t>
   </si>
   <si>
-    <t>Гранкин Кирилл</t>
+    <t>Grankin Kirill</t>
   </si>
   <si>
-    <t>Бородулин Данила</t>
+    <t>Borodulin Danila</t>
   </si>
   <si>
-    <t>Попов Матвей</t>
+    <t>Popov Matvej</t>
   </si>
   <si>
-    <t>Ананьин Сергей</t>
+    <t>Anan'in Sergej</t>
   </si>
   <si>
-    <t>Вахонин Вячеслав</t>
+    <t>Koravkin Urij</t>
   </si>
   <si>
-    <t>Корявкин Юрий</t>
+    <t>Nikishin Mikhail</t>
   </si>
   <si>
-    <t>Никишин Михаил</t>
+    <t>Vahonin Vyacheslav</t>
   </si>
   <si>
-    <t>Миронов Дамир</t>
+    <t>Mironov Damir</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Novikov Sergej</t>
   </si>
   <si>
-    <t>Оглы Арсен</t>
+    <t>Ogly Arsen</t>
   </si>
   <si>
-    <t>Садовский Евгений</t>
+    <t>Sadovskyi Evgenyi</t>
   </si>
   <si>
-    <t>Сергиенко Андрей</t>
+    <t>Sergienko Andrew</t>
   </si>
   <si>
-    <t>Терехов Александр</t>
+    <t>Shestakov Vsevolod</t>
   </si>
   <si>
-    <t>Третьяков Денис</t>
+    <t>Terekhov Aleksandr</t>
   </si>
   <si>
-    <t>Шестаков Всеволод</t>
+    <t>Tretyakov Denis</t>
   </si>
   <si>
-    <t>Аипов Дмитрий</t>
+    <t>Aipov Dmitrij</t>
   </si>
   <si>
-    <t>Зеленцов Иван</t>
+    <t>Isutin Aleksej</t>
   </si>
   <si>
-    <t>Ишутин Алексей</t>
+    <t>Kudashov Vladislav</t>
   </si>
   <si>
-    <t>Кудашов Владислав</t>
+    <t>Nazarov Andrej</t>
   </si>
   <si>
-    <t>Назаров Андрей</t>
+    <t>Parsin Artem</t>
   </si>
   <si>
-    <t>Паршин Артём</t>
+    <t>Shunin Igor</t>
   </si>
   <si>
-    <t>Трусов Николай</t>
+    <t>Trusov Nikolaj</t>
   </si>
   <si>
-    <t>Шунин Игорь</t>
+    <t>Zelencov Ivan</t>
   </si>
   <si>
-    <t>Гусев Николай</t>
+    <t>Demin Kirill</t>
   </si>
   <si>
-    <t>Дёмин Кирилл</t>
+    <t>Gusev Nikolaj</t>
   </si>
   <si>
-    <t>Карпушов Тимофей</t>
+    <t>Karpushov Timofei</t>
   </si>
   <si>
-    <t>Купряшов Сергей</t>
+    <t>Kuprasov Sergej</t>
   </si>
   <si>
-    <t>Лукин Алексей</t>
+    <t>Lukin Aleksej</t>
   </si>
   <si>
-    <t>Лунин Евгений</t>
+    <t>Lunin Evgeniy</t>
   </si>
   <si>
-    <t>Михайлов Михаил</t>
+    <t>Mihaylov Mihail</t>
   </si>
   <si>
-    <t>Тебенихин Владимир</t>
+    <t>Tebenihin Vladimir</t>
   </si>
   <si>
-    <t>Караваев Николай</t>
+    <t>Karavaev Nikolai</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Samara Region</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Тамбовская область</t>
+    <t>Tambov Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Ивановская область</t>
+    <t>Ivanovo Region</t>
   </si>
   <si>
-    <t>Вологодская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Vologda Region</t>
   </si>
   <si>
-    <t>Тульская область</t>
+    <t>Tula Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -814,97 +814,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -974,297 +974,297 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1971</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1978</v>
+        <v>2000</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2010</v>
+        <v>1978</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1960</v>
+        <v>1983</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1994</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1976</v>
+        <v>1989</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1955</v>
+        <v>2010</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2010</v>
+        <v>1955</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2012</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>