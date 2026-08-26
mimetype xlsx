--- v0 (2025-10-02)
+++ v1 (2026-08-26)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>14.09.2025 КОМБО</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.09.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>14.09.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Джарымбетов Нуркен</t>
+    <t>Dzharymbetov Nurken</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Пак Владимир</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Атаев Талгат</t>
+    <t>Ataev Talgat</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Маршеитов Жанат</t>
+    <t>Marsheitov Zhanat</t>
   </si>
   <si>
-    <t>Досаев Мырзабай</t>
+    <t>Dosaev Myrzabay</t>
   </si>
   <si>
-    <t>Жансерик Сарсенбай</t>
+    <t>Musabekov Orazaly</t>
   </si>
   <si>
-    <t>Мусабеков Оразалы</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Zhanserik Sarsenbay</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Закрин Жанат</t>
+    <t>Psheluckiy Roman</t>
   </si>
   <si>
-    <t>Пшелуцкий Роман</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Zakrin Zhanat</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Блатов Алексей</t>
+    <t>Blatov Aleksey</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Ахметов Рустем</t>
+    <t>Ahmetov Rustem</t>
   </si>
   <si>
-    <t>Воробьев Станислав</t>
+    <t>Kenesaruly Sarzhan</t>
   </si>
   <si>
-    <t>Кенесарулы Саржан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Serebryakov Dmitriy</t>
   </si>
   <si>
-    <t>Серебряков Дмитрий</t>
+    <t>Shugelov Kayrat</t>
   </si>
   <si>
-    <t>Синеоков Сергей</t>
+    <t>Sineokov Sergey</t>
   </si>
   <si>
-    <t>Шугелов Кайрат</t>
+    <t>Vorobev Stanislav</t>
   </si>
   <si>
-    <t>Кенжегарин Рашид</t>
+    <t>Hloponin Andrey</t>
   </si>
   <si>
-    <t>Саулеш Асхат</t>
+    <t>Kenzhegarin Rashid</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Saulesh Ashat</t>
   </si>
   <si>
-    <t>Хлопонин Андрей</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -873,150 +873,150 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1973</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>2000</v>
+        <v>1968</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1968</v>
+        <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1978</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1979</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F23" s="1"/>
@@ -1069,231 +1069,231 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1971</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1984</v>
+        <v>1966</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1966</v>
+        <v>1995</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1998</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1998</v>
+        <v>1969</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1969</v>
+        <v>1983</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>1983</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E37" s="9" t="s">
@@ -1309,129 +1309,129 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>1987</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C40" s="8"/>
+      <c r="C40" s="8">
+        <v>1959</v>
+      </c>
       <c r="D40" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1982</v>
+        <v>1998</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>