--- v0 (2025-10-02)
+++ v1 (2026-08-25)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Лига II рейтинговый турнир БК "Чемпион на Московской"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.09.2025, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>14.09.2025, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Аванесян Самвел</t>
+    <t>Avanesyan Samvel</t>
   </si>
   <si>
-    <t>Романов Евгений</t>
+    <t>Romanov Evgeniy</t>
   </si>
   <si>
-    <t>Абрамов Ашот</t>
+    <t>Abramov Ashot</t>
   </si>
   <si>
-    <t>Доброквашин Александр</t>
+    <t>Dobrokvashin Aleksandr</t>
   </si>
   <si>
-    <t>Захаров Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Zakharov Ilya</t>
   </si>
   <si>
-    <t>Арустамян Арутюн</t>
+    <t>Arustamiyan Rafael</t>
   </si>
   <si>
-    <t>Арустамян Рафаэль</t>
+    <t>Arustamyan Arutyun</t>
   </si>
   <si>
-    <t>Арутюнян Тигран</t>
+    <t>Arutyunian Tigran</t>
   </si>
   <si>
-    <t>Мирзошарифов Мухаммад</t>
+    <t>Mirzosharifov Muhammad</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Османов Аюб</t>
+    <t>Osmanov Ayub</t>
   </si>
   <si>
-    <t>Петросян Давид</t>
+    <t>Petrosyan David</t>
   </si>
   <si>
-    <t>Селезнёв Богдан</t>
+    <t>Seleznev Bogdan</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Давидян Рачик</t>
+    <t>Cakanyan Aykaz</t>
   </si>
   <si>
-    <t>Климов Геннадий</t>
+    <t>Davidyan Rachik</t>
   </si>
   <si>
-    <t>Малинский Максим</t>
+    <t>Klimov Gennady</t>
   </si>
   <si>
-    <t>Оганесян Руслан</t>
+    <t>Malinskii Maksim</t>
   </si>
   <si>
-    <t>Паронян Самвел</t>
+    <t>Oganesyan Ruslan</t>
   </si>
   <si>
-    <t>Трандофилов Сергей</t>
+    <t>Paronyan Samvel</t>
   </si>
   <si>
-    <t>Цаканян Айказ</t>
+    <t>Trandophilov Sergey</t>
   </si>
   <si>
-    <t>Семенов Валентин</t>
+    <t>Semenov Valentin</t>
   </si>
   <si>
-    <t>Цховребов Садул</t>
+    <t>Tskhovrebov Sadul</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Армавир</t>
+    <t>Armavir</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,151 +755,151 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1977</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1992</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -915,51 +915,51 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
@@ -1015,171 +1015,171 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2006</v>
+        <v>1983</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1979</v>
+        <v>2006</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2000</v>
+        <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1985</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">