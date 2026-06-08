--- v1 (2026-03-05)
+++ v2 (2026-06-08)
@@ -1398,51 +1398,51 @@
       </c>
       <c r="C38" s="8">
         <v>2005</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2010</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2008</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F40" s="1"/>