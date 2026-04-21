--- v1 (2026-03-05)
+++ v2 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Чемпионат Москвы. Пул. «14.1» Мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>14.09.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -249,50 +249,53 @@
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
+  </si>
+  <si>
+    <t>Красногорск</t>
   </si>
   <si>
     <t>Одинцово</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
@@ -782,51 +785,51 @@
       </c>
       <c r="D8" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2005</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1990</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
@@ -1398,51 +1401,51 @@
       </c>
       <c r="D39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2003</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2008</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>