--- v2 (2026-04-21)
+++ v3 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Чемпионат Москвы. Пул. «14.1» Мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>14.09.2025, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -252,50 +252,53 @@
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Красногорск</t>
+  </si>
+  <si>
+    <t>Париж</t>
   </si>
   <si>
     <t>Одинцово</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1278,55 +1281,59 @@
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1971</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>2026</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="E34" s="9"/>
+      <c r="E34" s="9" t="s">
+        <v>80</v>
+      </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>2003</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
@@ -1378,74 +1385,74 @@
       </c>
       <c r="C38" s="8">
         <v>2005</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2010</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2003</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2008</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>