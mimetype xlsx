--- v0 (2025-10-04)
+++ v1 (2026-08-23)
@@ -637,51 +637,51 @@
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8">
         <v>2013</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>1971</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="1"/>