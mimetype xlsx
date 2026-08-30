--- v1 (2026-02-08)
+++ v2 (2026-08-30)
@@ -20,393 +20,393 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>БК "Тарлан-Астана"</t>
   </si>
   <si>
     <t>Х международный турнир среди ветеранов 63+ (личка)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.09.2025, БК "Zodiak", Казахстан, Акмолинская область, Астана, Кажымукана,  3</t>
+    <t>17.09.2025, БК "Zodiak", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Кажымукана,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 62</t>
   </si>
   <si>
     <t>65 - 89</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Маханов Алик</t>
+    <t>Mahanov Alik</t>
   </si>
   <si>
-    <t>Зекенов Канат</t>
+    <t>Zekenov Kanat</t>
   </si>
   <si>
-    <t>Дуненбетов Нурпеис</t>
+    <t>Dunenbetov Nurpeis</t>
   </si>
   <si>
-    <t>Шубаев Нурлан</t>
+    <t>Shubaev Nurlan</t>
   </si>
   <si>
-    <t>Касымбаев Бакытберген</t>
+    <t>Kasymov Bakytbergen</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Ли Евгений</t>
+    <t>Li Evgenii</t>
   </si>
   <si>
-    <t>Санакулов Артык</t>
+    <t>Sanakulov Artyk</t>
   </si>
   <si>
-    <t>Асанбаев Алыбай</t>
+    <t>Asanbaev Alybay</t>
   </si>
   <si>
-    <t>Бокен Карбек</t>
+    <t>Boken Carbeck</t>
   </si>
   <si>
-    <t>Калдыбаев Каныбек</t>
+    <t>Kaldybaev Kanybek</t>
   </si>
   <si>
-    <t>Минияров Магруф</t>
+    <t>Miniyarov Magruf</t>
   </si>
   <si>
-    <t>Оморов Шермамат</t>
+    <t>Omorov Shermanat</t>
   </si>
   <si>
-    <t>Саламахин Владимир</t>
+    <t>Salamakhin Vladimir</t>
   </si>
   <si>
-    <t>Тё Евгений</t>
+    <t>Te Evgeniy</t>
   </si>
   <si>
-    <t>Тлеукабылов Бекин</t>
+    <t>Tleukabylov Bekin</t>
   </si>
   <si>
-    <t>Абдумавлен Ахмет</t>
+    <t>Abdumavlen Akhmet</t>
   </si>
   <si>
-    <t>Аликов Алексей</t>
+    <t>Alikov Aleksey</t>
   </si>
   <si>
-    <t>Беркимбаев Серик</t>
+    <t>Berkimbaev Serik</t>
   </si>
   <si>
-    <t>Давлетов Эркин</t>
+    <t>Davletov Erkin</t>
   </si>
   <si>
-    <t>Етекбаев Нурмухамет</t>
+    <t>Etekbaev Nurmuhamet</t>
   </si>
   <si>
-    <t>Жумабеков Оскенбай</t>
+    <t>Ibragimov Tokmagambet</t>
   </si>
   <si>
-    <t>Ибрагимов Токмагамбет</t>
+    <t>Izdenov Kaiyr</t>
   </si>
   <si>
-    <t>Изденов Кайыр</t>
+    <t>Karsakbayev Kanat</t>
   </si>
   <si>
-    <t>Кайруллаев Оразбай</t>
+    <t>Kayrullaev Orazbay</t>
   </si>
   <si>
-    <t>Карсакбаев Канат</t>
+    <t>Kulsarin Adilhan</t>
   </si>
   <si>
-    <t>Кульсарин Адилхан</t>
+    <t>Makeshov Erkin</t>
   </si>
   <si>
-    <t>Макешов Еркин</t>
+    <t>Narymbetov Zakir</t>
   </si>
   <si>
-    <t>Нарымбетов Закир</t>
+    <t>Shagataev Omarbek</t>
   </si>
   <si>
-    <t>Толкынбеков Нурбосын</t>
+    <t>Tolkynbaev Nurbolsyn</t>
   </si>
   <si>
-    <t>Усманов Хекматулла</t>
+    <t>Usmanov Hekmatulla</t>
   </si>
   <si>
-    <t>Шагатаев Омарбек</t>
+    <t>Zhumabekov Oskenbai</t>
   </si>
   <si>
-    <t>Аймуханов Абдрахман</t>
+    <t>Ahmetov Beyshembek</t>
   </si>
   <si>
-    <t>Ахметов Бейшембек</t>
+    <t>Aimukhanov Abdrakhman</t>
   </si>
   <si>
-    <t>Байжанов Базарбай</t>
+    <t>Baimbetov Orynbek</t>
   </si>
   <si>
-    <t>Баймбетов Орынбек</t>
+    <t>Baizhanov Bazarbay</t>
   </si>
   <si>
-    <t>Бекбоев Эльмир</t>
+    <t>Bekboev Elmir</t>
   </si>
   <si>
-    <t>Бекбоев Эсенжан</t>
+    <t>Bekboev Esenzhan</t>
   </si>
   <si>
-    <t>Беков Сейлхан</t>
+    <t>Bekov Seilkhan</t>
   </si>
   <si>
-    <t>Бектурсынов Бахытжан</t>
+    <t>Bektursynov Bakhytzhan</t>
   </si>
   <si>
-    <t>Букенов Талгат</t>
+    <t>Bukenov Talgat</t>
   </si>
   <si>
-    <t>Булекпаев Серик</t>
+    <t>Bulekpaev Serik</t>
   </si>
   <si>
-    <t>Даукулов Тенельбай</t>
+    <t>Daukulov Tenelbai</t>
   </si>
   <si>
-    <t>Даулбаев Бакзат</t>
+    <t>Daulbaev Bakzat</t>
   </si>
   <si>
-    <t>Жакенов Канат</t>
+    <t>Igentaev Kairat</t>
   </si>
   <si>
-    <t>Жапаркулов Ыргайбек</t>
+    <t>Irzhanov Maksut</t>
   </si>
   <si>
-    <t>Жапаров Исмайл</t>
+    <t>Japarov Ismail</t>
   </si>
   <si>
-    <t>Жыргалбаев Абдыкерим</t>
+    <t>Kadirhanov Bahtiyar</t>
   </si>
   <si>
-    <t>Игентаев Кайрат</t>
+    <t>Kayymsultanov Gabiden</t>
   </si>
   <si>
-    <t>Иржанов Максут</t>
+    <t>Kenzhaev Idrisbek</t>
   </si>
   <si>
-    <t>Кадирханов Бахтияр</t>
+    <t>Makulbekov Orazbek</t>
   </si>
   <si>
-    <t>Кайымсултанов Габиден</t>
+    <t>Monolbaev Azizbek</t>
   </si>
   <si>
-    <t>Кенжаев Идрисбек</t>
+    <t>Myrzakhmetov Zhaksylyk</t>
   </si>
   <si>
-    <t>Макулбеков Оразбек</t>
+    <t>Sargaldakov Panabek</t>
   </si>
   <si>
-    <t>Монолбаев Азизбек</t>
+    <t>Shek Vyacheslav</t>
   </si>
   <si>
-    <t>Мырзахметов Жаксылык</t>
+    <t>Suleimenov Kanybek</t>
   </si>
   <si>
-    <t>Саргалдаков Панабек</t>
+    <t>Sultanov Adil</t>
   </si>
   <si>
-    <t>Сулейменов Каныбек</t>
+    <t>Taypakov Asylbek</t>
   </si>
   <si>
-    <t>Султанов Адил</t>
+    <t>Tentimishov Kamchybek</t>
   </si>
   <si>
-    <t>Тайпаков Асылбек</t>
+    <t>Zhakenov Kanat</t>
   </si>
   <si>
-    <t>Тентимишов Камчыбек</t>
+    <t>Zhaparkulov Yrgaibek</t>
   </si>
   <si>
-    <t>Шек Вячеслав</t>
+    <t>Zhyrgalbaev Abdykerim</t>
   </si>
   <si>
-    <t>Абпасов Амангельды</t>
+    <t>Abpasov Amangeldy</t>
   </si>
   <si>
-    <t>Акмолаев Омирзак</t>
+    <t>Akmolaev Omirzak</t>
   </si>
   <si>
-    <t>Атымтаев Абдигани</t>
+    <t>Atymtaev Abdigani</t>
   </si>
   <si>
-    <t>Байымбетов Жакыпбек</t>
+    <t>Bayymbetov Zhakypbek</t>
   </si>
   <si>
-    <t>Джусупов Бахадур</t>
+    <t>Dzhusupov Bahadur</t>
   </si>
   <si>
-    <t>Казенов Балта</t>
+    <t>Kalabaev Naiman</t>
   </si>
   <si>
-    <t>Калабаев Найман</t>
+    <t>Kazenov Balta</t>
   </si>
   <si>
-    <t>Койбагаров Малик</t>
+    <t>Khalmenov Sardar</t>
   </si>
   <si>
-    <t>Курмашев Искак</t>
+    <t>Koybagarov Malik</t>
   </si>
   <si>
-    <t>Макенов Амиржан</t>
+    <t>Kurmashev Iskak</t>
   </si>
   <si>
-    <t>Махатов Талгат</t>
+    <t>Makenov Amirzhan</t>
   </si>
   <si>
-    <t>Молдумаров Елибай</t>
+    <t>Makhatov Talgat</t>
   </si>
   <si>
-    <t>Мусагул Алмас</t>
+    <t>Moldumarov Elibay</t>
   </si>
   <si>
-    <t>Нурсила Советказы</t>
+    <t>Musagul Almas</t>
   </si>
   <si>
-    <t>Нысанов Мухит</t>
+    <t>Nursila Sovetkazy</t>
   </si>
   <si>
-    <t>Омаров Ермек</t>
+    <t>Nysanov Muhit</t>
   </si>
   <si>
-    <t>Садыков Марат</t>
+    <t>Omarov Ermek</t>
   </si>
   <si>
-    <t>Самакаев Кабылбек</t>
+    <t>Sadykov Marat</t>
   </si>
   <si>
-    <t>Солдатов Дмитрий</t>
+    <t>Samakaev Kabylbek</t>
   </si>
   <si>
-    <t>Турганбаев Тлеккали</t>
+    <t>Schaidemov Muratkhan</t>
   </si>
   <si>
-    <t>Халменов Сардар</t>
+    <t>Shankulov Tolegen</t>
   </si>
   <si>
-    <t>Шайдемов Муратхан</t>
+    <t>Shayahmetov Dauren</t>
   </si>
   <si>
-    <t>Шанкулов Толеген</t>
+    <t>Shilterkhanov Nurlan</t>
   </si>
   <si>
-    <t>Шаяхметов Даурен</t>
+    <t>Soldatov Dmitriy</t>
   </si>
   <si>
-    <t>Шильтерханов Нурлан</t>
+    <t>Turganbaev Tlekkali</t>
   </si>
   <si>
-    <t>Айтымбетов Нурлан</t>
+    <t>Aytymbetov Nurlan</t>
   </si>
   <si>
-    <t>Бейсеков Булат</t>
+    <t>Beisekov Bulat</t>
   </si>
   <si>
-    <t>Бисенов Булат</t>
+    <t>Bisenov Bulat</t>
   </si>
   <si>
-    <t>Ерсеитов Ардак</t>
+    <t>Chopbaev Ryspek</t>
   </si>
   <si>
-    <t>Ли Владимир</t>
+    <t>Erseitov Ardak</t>
   </si>
   <si>
-    <t>Мермуханов Акжигит</t>
+    <t>Li Vladimir</t>
   </si>
   <si>
-    <t>Рахмамберды Берикбай</t>
+    <t>Mermukhanov Akzhigit</t>
   </si>
   <si>
-    <t>Чопбаев Рыспек</t>
+    <t>Rahmamberdy Berikbai</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1285,191 +1285,191 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1962</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1954</v>
+        <v>1961</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1962</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1960</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="9" t="s">
@@ -1485,131 +1485,131 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1956</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1956</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1956</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1955</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E44" s="9" t="s">
@@ -1763,369 +1763,369 @@
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>1960</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>1938</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>1957</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
         <v>1962</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
         <v>1953</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E70" s="9" t="s">
@@ -2201,425 +2201,425 @@
       </c>
       <c r="B74" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C74" s="8">
         <v>1956</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C75" s="8">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C76" s="8">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C77" s="8">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="8">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="C79" s="8"/>
+      <c r="C79" s="8">
+        <v>1957</v>
+      </c>
       <c r="D79" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="C80" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C80" s="8"/>
       <c r="D80" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="C81" s="8"/>
+      <c r="C81" s="8">
+        <v>1960</v>
+      </c>
       <c r="D81" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="C82" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C82" s="8"/>
       <c r="D82" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C83" s="8">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C84" s="8">
-        <v>1961</v>
+        <v>1955</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C85" s="8">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C86" s="8">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C87" s="8">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="C88" s="8"/>
+      <c r="C88" s="8">
+        <v>1954</v>
+      </c>
       <c r="D88" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C89" s="8">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E89" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C90" s="8">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C91" s="8">
         <v>1959</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E91" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C92" s="8">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="C93" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C93" s="8"/>
       <c r="D93" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E93" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C94" s="8">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E94" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="8"/>
       <c r="B95" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C95" s="8">
         <v>1955</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>115</v>
       </c>
@@ -2647,123 +2647,123 @@
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8"/>
       <c r="B97" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C97" s="8">
         <v>1959</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8"/>
       <c r="B98" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C98" s="8">
-        <v>1962</v>
+        <v>1947</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E98" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="8"/>
       <c r="B99" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C99" s="8">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E99" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="8"/>
       <c r="B100" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C100" s="8">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E100" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="8"/>
       <c r="B101" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C101" s="8">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E101" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="8"/>
       <c r="B102" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C102" s="8">
-        <v>1947</v>
+        <v>1959</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E102" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="10"/>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="1"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="10"/>
       <c r="B104" s="7"/>
       <c r="C104" s="7"/>