--- v1 (2026-02-07)
+++ v2 (2026-08-26)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t xml:space="preserve">Коммерческий турнир среди прекрасного  пола </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.09.2025, Бильярдный клуб Aramit, Казахстан, Акмолинская область, Астана, Кабанбай батыр проспект,  51/1</t>
+    <t>27.09.2025, Бильярдный клуб Aramit, Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Кабанбай батыр проспект,  51/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Маханова Салтанат</t>
+    <t>Makhanova Saltanat</t>
   </si>
   <si>
-    <t>Нарбекова Акерке</t>
+    <t>Narbekova Akerke</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Исаева Амина</t>
+    <t>Isaeva Amina</t>
   </si>
   <si>
-    <t>Лян Лариса</t>
+    <t>Lyan Larisa</t>
   </si>
   <si>
-    <t>Т Анара</t>
+    <t>T Anara</t>
   </si>
   <si>
-    <t>Бекмухамбетова Мария</t>
+    <t>Bekmuhambetova Mariya</t>
   </si>
   <si>
-    <t>Рогозина Наталья</t>
+    <t>Rogozina Natalya</t>
   </si>
   <si>
-    <t>Шайхина Азель</t>
+    <t>Shaihina Azel</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Жетписбаева Гульнара</t>
+    <t>Kabdr Zhuldyz</t>
   </si>
   <si>
-    <t>Кабдрахи Жулдыз</t>
+    <t>Oken Sandugash</t>
   </si>
   <si>
-    <t>Окен Сандугаш</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Zhetpisbaeva Gulnara</t>
   </si>
   <si>
-    <t>Ахметова Марьям</t>
+    <t>Akhmetova Maryam</t>
   </si>
   <si>
-    <t>Гордеева Анастасия</t>
+    <t>Gordeeva Anastassiya</t>
   </si>
   <si>
-    <t>Гришина Татьяна</t>
+    <t>Grishina Tatyana</t>
   </si>
   <si>
-    <t>Искакова Роксана</t>
+    <t>Iskakova Roksana</t>
   </si>
   <si>
-    <t>Козбагарова Алмагуль</t>
+    <t>Kozbagarova Almagul</t>
   </si>
   <si>
-    <t>Омарбекова Аида</t>
+    <t>Omarbekova Aida</t>
   </si>
   <si>
-    <t>Токенова Жадыра</t>
+    <t>Sharipova Aygerim</t>
   </si>
   <si>
-    <t>Шарипова Айгерим</t>
+    <t>Tokenova Zhadyra</t>
   </si>
   <si>
-    <t>Алтыбаева Айгерим</t>
+    <t>Altybaeva Aigerim</t>
   </si>
   <si>
-    <t>Цой Айнур</t>
+    <t>Tcoi Ainur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -896,111 +896,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1094,71 +1094,71 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>1981</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">