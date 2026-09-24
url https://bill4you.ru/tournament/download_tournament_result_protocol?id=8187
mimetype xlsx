--- v0 (2025-10-01)
+++ v1 (2026-09-24)
@@ -59,51 +59,51 @@
   <si>
     <t>9 - 10</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Вырупаев Александр</t>
   </si>
   <si>
     <t>Рыжов Максим</t>
   </si>
   <si>
     <t>Маев Юрий</t>
   </si>
   <si>
-    <t>Пряников Евгений</t>
+    <t>Салбуков Евгений</t>
   </si>
   <si>
     <t>Ефремов Алексей</t>
   </si>
   <si>
     <t>Ковальков Андрей</t>
   </si>
   <si>
     <t>Пак Владимир</t>
   </si>
   <si>
     <t>Щеглов Павел</t>
   </si>
   <si>
     <t>Жигула Алексей</t>
   </si>
   <si>
     <t>Самсонов Андрей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
@@ -674,51 +674,53 @@
         <v>1998</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
         <v>1983</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="9" t="s">
+        <v>29</v>
+      </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>1977</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">