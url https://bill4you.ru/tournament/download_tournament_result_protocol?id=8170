--- v0 (2025-10-25)
+++ v1 (2026-08-28)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Бильярдный клуб Старт</t>
   </si>
   <si>
     <t>БК Старт Московская пирамида</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.09.2025, Бильярдный клуб Старт, Россия, Карачаево-Черкесская Республика, Черкесск, улица Космонавтов,  45Б</t>
+    <t>07.09.2025, Бильярдный клуб Старт, Russian Federation, Karachayevo-Circassian Republic, Cherkessk, улица Космонавтов,  45Б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Каракотов Руслан</t>
+    <t>Karakotov Ruslan</t>
   </si>
   <si>
-    <t>Чагилов Азнаур</t>
+    <t>Chagilov Aznaur</t>
   </si>
   <si>
-    <t>Дзыба Арсен</t>
+    <t>Dziba Arsen</t>
   </si>
   <si>
-    <t>Тоторкулов Назир</t>
+    <t>Totorkulov Nazir</t>
   </si>
   <si>
-    <t>Айбазов МУРАТ</t>
+    <t>Aybazov Murat</t>
   </si>
   <si>
-    <t>Батдыев Ренат</t>
+    <t>Batchaev Khasan</t>
   </si>
   <si>
-    <t>Батчаев Хасан</t>
+    <t>Batdyev Renat</t>
   </si>
   <si>
-    <t>Мамедов Шамиль</t>
+    <t>Mamedov Shamil</t>
   </si>
   <si>
-    <t>Айбазов Хусей</t>
+    <t>Aybazov Husey</t>
   </si>
   <si>
-    <t>Богатырев Дахир</t>
+    <t>Bogatirev Dahir</t>
   </si>
   <si>
-    <t>Гутякулов Рамазан</t>
+    <t>Gutyakulov Ramazan</t>
   </si>
   <si>
-    <t>Кишмахов Малик</t>
+    <t>Kishmahov Malik</t>
   </si>
   <si>
-    <t>Айбазов Солтан</t>
+    <t>Aybazov Soltan</t>
   </si>
   <si>
-    <t>Батчаев Руслан</t>
+    <t>Batchaev Ruslan</t>
   </si>
   <si>
-    <t>Тоторкулов Рустам</t>
+    <t>Totorkulov Rustam</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Черкесск</t>
+    <t>Cherkessk</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -718,71 +718,71 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>