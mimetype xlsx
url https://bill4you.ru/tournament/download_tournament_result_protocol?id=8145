--- v1 (2026-08-18)
+++ v2 (2026-10-16)
@@ -104,51 +104,51 @@
   <si>
     <t>Архипов Глеб</t>
   </si>
   <si>
     <t>Асаев Иван</t>
   </si>
   <si>
     <t>Беззубцев Марк</t>
   </si>
   <si>
     <t>Вартанов Дмитрий</t>
   </si>
   <si>
     <t>Киртока Владимир</t>
   </si>
   <si>
     <t>Новиков Артём</t>
   </si>
   <si>
     <t>Павлов Иван</t>
   </si>
   <si>
     <t>Рыбкин Антон</t>
   </si>
   <si>
-    <t>(удалить!) Макарова Варвара</t>
+    <t>(Удалить!) Макарова Варвара</t>
   </si>
   <si>
     <t>Заботин Дмитрий</t>
   </si>
   <si>
     <t>Золотов Алексей</t>
   </si>
   <si>
     <t>Извеков Александр</t>
   </si>
   <si>
     <t>Князева Алла</t>
   </si>
   <si>
     <t>Колбасов Иван</t>
   </si>
   <si>
     <t>Кочеткова Злата</t>
   </si>
   <si>
     <t>Кузьмин Николай</t>
   </si>
   <si>
     <t>Кузьмина Евгения</t>
   </si>