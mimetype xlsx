--- v0 (2025-10-22)
+++ v1 (2026-08-25)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>BK GLADIATOR ⚜️</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.09.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>06.09.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Салыкбаев Султанбек</t>
+    <t>Salikbaev Sultanbek</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Erlan Abdullaev</t>
   </si>
   <si>
-    <t>Ерлан Абдуллаев</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Байназар Дінмухаммед</t>
+    <t>Bainazar Dinmuhammed</t>
   </si>
   <si>
-    <t>Губашев Замир</t>
+    <t>Gubashev Zamir</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Mukanbedzhan Bayan</t>
   </si>
   <si>
-    <t>Жуматаев Орынбек</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Муканбеджан Баян</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhumataev Orynbek</t>
   </si>
   <si>
-    <t>Енкебай Ермахан</t>
+    <t>Enkebay Ermakhan</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Kim Leonid</t>
   </si>
   <si>
-    <t>Ким Леонид</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
-[...2 lines deleted...]
-    <t>Рышманов Арман</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
     <t>Ussenbayev Meyrzhan</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
-    <t>Ибраев Асан</t>
+    <t>Beysenov Bahtiyar</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Ibraev Asan</t>
   </si>
   <si>
-    <t>Князбеков Избасар</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Knyazbekov Izbasar</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Садыхан Максат</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Санабеков Куаныш</t>
+    <t>Sadyhan Maksat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Sanabekov Kuanysh</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,71 +750,71 @@
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
@@ -865,148 +865,148 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1989</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1991</v>
+        <v>1967</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1969</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1996</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1969</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1997</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1020,129 +1020,129 @@
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1995</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1990</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">