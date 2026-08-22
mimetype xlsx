--- v0 (2026-03-10)
+++ v1 (2026-08-22)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>МОО ОО БАБС</t>
   </si>
   <si>
     <t>Открытый турнир в честь открытия бильярдного клуба «Карамболь»</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.09.2025, БК «Карамболь», Беларусь, Минская область, Борисов, ул. Даумана 78</t>
+    <t>06.09.2025, БК «Карамболь», Belarus, Minskaja region, Barysaw, ул. Даумана 78</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хацкевич Игорь</t>
+    <t>Hackevic Igor'</t>
   </si>
   <si>
-    <t>Андреев Максим</t>
+    <t>Andreev Maxim</t>
   </si>
   <si>
-    <t>Колпащиков Дмитрий</t>
+    <t>Kalpashchykau Dzmitry</t>
   </si>
   <si>
-    <t>Шкребко Ян</t>
+    <t>Shkrebko Yan</t>
   </si>
   <si>
-    <t>Ковалев Oлег</t>
+    <t>Fedotov Andrey</t>
   </si>
   <si>
-    <t>Морозов Алексей</t>
+    <t>Kovalev Oleg</t>
   </si>
   <si>
-    <t>Тетерский Роман</t>
+    <t>Morozov Alex</t>
   </si>
   <si>
-    <t>Федотов Андрей</t>
+    <t>Teterskiy Roman</t>
   </si>
   <si>
-    <t>Драгун Юрий</t>
+    <t>Dragun Urij</t>
   </si>
   <si>
-    <t>Камчицкий Анатолий</t>
+    <t>kamcickii anatol</t>
   </si>
   <si>
-    <t>Лампартер Кирилл</t>
+    <t>Lamparter Kirill</t>
   </si>
   <si>
-    <t>Роот Валентин</t>
+    <t>Valiantsin Root</t>
   </si>
   <si>
-    <t>Гришанов Алексей</t>
+    <t>Grishanov Alex</t>
   </si>
   <si>
-    <t>Гуринович Владислав</t>
+    <t>Gurinovich Vladislau</t>
   </si>
   <si>
-    <t>Маленков Сергей</t>
+    <t>Malenko Siarhei</t>
   </si>
   <si>
-    <t>Штых Андрей</t>
+    <t>shtykh andrei</t>
   </si>
   <si>
-    <t>Жевнерович Константин</t>
+    <t>Hotyko Konstantin</t>
   </si>
   <si>
-    <t>Колчин Денис</t>
+    <t>Kastsinevich Ihar</t>
   </si>
   <si>
-    <t>Костиневич Игорь</t>
+    <t>Khinevich Viachaslau</t>
   </si>
   <si>
-    <t>Лис Сергей</t>
+    <t>Kolchin Denis</t>
   </si>
   <si>
-    <t>Радюк Игорь</t>
+    <t>Lis Sergei</t>
   </si>
   <si>
-    <t>Хиневич Вячеслав</t>
+    <t>Radyuk Igor</t>
   </si>
   <si>
-    <t>Хотько Константин</t>
+    <t>Yukhnevich Anton</t>
   </si>
   <si>
-    <t>Юхневич Антон</t>
+    <t>Zhevnerovich Konstantin</t>
   </si>
   <si>
-    <t>Анашкин Дмитрий</t>
+    <t>Anashkin Dmitriy</t>
   </si>
   <si>
-    <t>Былицкая Елизавета</t>
+    <t>Bylitskaya Lizaveta</t>
   </si>
   <si>
-    <t>Вершель Евгений</t>
+    <t>Lamparter Maksim</t>
   </si>
   <si>
-    <t>Лампартер Максим</t>
+    <t>Taleiko Alex</t>
   </si>
   <si>
-    <t>Талейко Александр</t>
+    <t>Vershel Evgeny</t>
   </si>
   <si>
-    <t>Юхневич Ярослав</t>
+    <t>Yukhnevich Yaroslav</t>
   </si>
   <si>
-    <t>Коренюк Алесь</t>
+    <t>Karanuyk Ales</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Gomiel</t>
   </si>
   <si>
-    <t>Гомель</t>
+    <t>Babrujsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -770,115 +770,115 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1994</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1982</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1006,197 +1006,197 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1972</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1997</v>
+        <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1979</v>
+        <v>1970</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1970</v>
+        <v>1985</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1991</v>
+        <v>1979</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1961</v>
+        <v>1991</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1985</v>
+        <v>1961</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1978</v>
+        <v>1997</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1974</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1206,91 +1206,91 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>2005</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2013</v>
+        <v>1979</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2004</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">