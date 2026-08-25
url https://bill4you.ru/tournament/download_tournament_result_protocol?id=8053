--- v0 (2025-10-21)
+++ v1 (2026-08-25)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>VIII РЕЙТИНГОВЫЙ ТУРНИР БК «GLADIATOR»</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.08.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>30.08.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Әбдімажит Бекзат</t>
+    <t>ABDMAJIT BEKZAT</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Нурсултанов Ербол</t>
+    <t>Nursultanov Yerbol</t>
   </si>
   <si>
-    <t>Садыхан Максат</t>
+    <t>Sadyhan Maksat</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Бекболатулы Азамат</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Тынкозиев Кадырбек</t>
+    <t>Tynkoziev Kadyrbek</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Виховский Дмитрий</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Жармұхамбет Сакен</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>VIKHOVSKIY Dmitry</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Zharmuhambet Saken</t>
   </si>
   <si>
-    <t>Аяшев Асылхан</t>
+    <t>Ayashev Asylkhan</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Yerbol</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Темирбеков Бекзат</t>
+    <t>Temirbekov Bekzat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Жетысай</t>
+    <t>Zhetisay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1002,166 +1002,168 @@
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2011</v>
+        <v>1967</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1975</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>2011</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>