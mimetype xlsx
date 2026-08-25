--- v0 (2025-10-24)
+++ v1 (2026-08-25)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t xml:space="preserve">Краснодар! Лига Любители III рейтинговый турнир БК "Чемпион 4" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.08.2025, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>30.08.2025, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ляшко Ефим</t>
+    <t>Lyashko Efim</t>
   </si>
   <si>
-    <t>Величко Александр</t>
+    <t>Velichko Aleksandr</t>
   </si>
   <si>
-    <t>Манько Александр</t>
+    <t>Manko Aleksandr</t>
   </si>
   <si>
-    <t>Петросян Давид</t>
+    <t>Petrosyan David</t>
   </si>
   <si>
-    <t>Хитрик Владимир</t>
+    <t>Hitrik Vladimir</t>
   </si>
   <si>
-    <t>Шамхалов Артур</t>
+    <t>Shamhalov Artur</t>
   </si>
   <si>
-    <t>Баштовой Дмитрий</t>
+    <t>Bashtovoy Dmitriy</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Исаев Зураб</t>
+    <t>Isaev Zurab</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Мкртумян Эмиль</t>
+    <t>Mkrtumyan Emil</t>
   </si>
   <si>
-    <t>Спиридонов Владислав</t>
+    <t>Spiridonov Vladislav</t>
   </si>
   <si>
-    <t>Беркоз Георгий</t>
+    <t>Berkoz Georgiy</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Ольмезов Александр</t>
+    <t>Olmezov Aleksandr</t>
   </si>
   <si>
-    <t>Рахманов Роман</t>
+    <t>Rakhmanov Roman</t>
   </si>
   <si>
-    <t>Быков Сергей</t>
+    <t>Bykov Sergey</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Мосеяченко Роман</t>
+    <t>Moseyachenko Roman</t>
   </si>
   <si>
-    <t>Цховребов Садул</t>
+    <t>Tskhovrebov Sadul</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -983,51 +983,51 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1977</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="9" t="s">