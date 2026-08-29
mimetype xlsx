--- v0 (2025-10-22)
+++ v1 (2026-08-29)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>1 лига</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.08.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>24.08.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Прейда Игорь</t>
+    <t>Preyda Igor</t>
   </si>
   <si>
-    <t>Мусабеков Оразалы</t>
+    <t>Musabekov Orazaly</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Галимтай Ержан</t>
+    <t>Galimtay Erzhan</t>
   </si>
   <si>
-    <t>Курман Серик</t>
+    <t>Kurman Ser Ik</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Абдрахметов Аскар</t>
+    <t>Abdrakhmetov Askar</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Прокопив Иван</t>
+    <t>Prokopiv Ivan</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Магиланов Камбар</t>
+    <t>M M</t>
   </si>
   <si>
-    <t>Мухамбеталиев Махамбет</t>
+    <t>Magilanov Kambar</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Mukhambetaliev Mahambet</t>
   </si>
   <si>
-    <t>Сакен Медеу</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Саулеш Асхат</t>
+    <t>Saulesh Ashat</t>
   </si>
   <si>
-    <t>Смайлбеков Ерик</t>
+    <t>Smaylbekov Erik</t>
   </si>
   <si>
-    <t>Тоиров Ахтам</t>
+    <t>Toirov Ahtam</t>
   </si>
   <si>
-    <t>Абдуллаев Азиз</t>
+    <t>Abdullaev Aziz</t>
   </si>
   <si>
-    <t>Асаинов Алибек</t>
+    <t>Asainov Alibek</t>
   </si>
   <si>
-    <t>Кабылкарим Жасулан</t>
+    <t>Kabylkarim Zhasulan</t>
   </si>
   <si>
-    <t>Кенжегарин Рашид</t>
+    <t>Kenzhegarin Rashid</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Тургунов Абдугали</t>
+    <t>Turgunov Abdugali</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,51 +881,51 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1979</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1967</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -1019,111 +1019,111 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1971</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1998</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
@@ -1198,51 +1198,53 @@
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1985</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1991</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>