--- v0 (2025-10-20)
+++ v1 (2026-08-29)
@@ -20,276 +20,276 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Чемпионат города Томска (среди любителей)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.08.2025, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>23.08.2025, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 52</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Рахмонов Абдухамед</t>
+    <t>Rahmonov Abduhamed</t>
   </si>
   <si>
-    <t>Хохлов Павел</t>
+    <t>Hohlov Pavel</t>
   </si>
   <si>
-    <t>Москатов Михаил</t>
+    <t>Hohlov Il'a</t>
   </si>
   <si>
-    <t>Хохлов Илья</t>
+    <t>Moskatov Mihail</t>
   </si>
   <si>
-    <t>Аксёнов Евгений</t>
+    <t>Aksenov Evgeniy</t>
   </si>
   <si>
-    <t>Гончаров Дмитрий</t>
+    <t>Goncharov Dmitriy</t>
   </si>
   <si>
-    <t>Горлов Роман</t>
+    <t>Gorlov Roman</t>
   </si>
   <si>
-    <t>Седышев Денис</t>
+    <t>Sedysev Denis</t>
   </si>
   <si>
-    <t>Ваньшев Константин</t>
+    <t>Danielyan Vaginak</t>
   </si>
   <si>
-    <t>Велиев Надир</t>
+    <t>Fattoev Dzafar</t>
   </si>
   <si>
-    <t>Верховский Валерий</t>
+    <t>Prokopev Vladimir</t>
   </si>
   <si>
-    <t>Даниелян Вагинак</t>
+    <t>Rasencev Igor'</t>
   </si>
   <si>
-    <t>Прокопьев Владимир</t>
+    <t>Salit Dmitriy</t>
   </si>
   <si>
-    <t>Ряшенцев Игорь</t>
+    <t>Vanshev Konstantin</t>
   </si>
   <si>
-    <t>Салит Дмитрий</t>
+    <t>Veliev Nadir</t>
   </si>
   <si>
-    <t>Фаттоев Джафар</t>
+    <t>Verhovskiy Valeriy</t>
   </si>
   <si>
-    <t>Бобокалонов Сангали</t>
+    <t>Bobokalonov Sangali</t>
   </si>
   <si>
-    <t>Бордовский Игорь</t>
+    <t>Bordovskiy Igor</t>
   </si>
   <si>
-    <t>Грабовой Алексей</t>
+    <t>Grabovoy Aleksey</t>
   </si>
   <si>
-    <t>Климов Александр</t>
+    <t>Klimov Aleksandr</t>
   </si>
   <si>
-    <t>Кубраков Константин</t>
+    <t>Kubrakov Konstantin</t>
   </si>
   <si>
-    <t>Седунов Алексей</t>
+    <t>Sedunov Aleksey</t>
   </si>
   <si>
-    <t>Шевцов Максим</t>
+    <t>Shevtsov Maksim</t>
   </si>
   <si>
-    <t>Шилов Алексей</t>
+    <t>Silov Aleksej</t>
   </si>
   <si>
-    <t>Альшин Иван</t>
+    <t>Alshin Ivan</t>
   </si>
   <si>
-    <t>Белов Евгений</t>
+    <t>Belov Evgenij</t>
   </si>
   <si>
-    <t>Воронин Григорий</t>
+    <t>Gumennyh Aleksey</t>
   </si>
   <si>
-    <t>Гуменных Алексей</t>
+    <t>Gus'kov Maksim</t>
   </si>
   <si>
-    <t>Гуськов Максим</t>
+    <t>Lukashev Vladimir</t>
   </si>
   <si>
-    <t>Лукашев Владимир</t>
+    <t>Perevozchikov Timofey</t>
   </si>
   <si>
-    <t>Перевозчиков Тимофей</t>
+    <t>Voronin Grigorij</t>
   </si>
   <si>
-    <t>Яковлев Владимир</t>
+    <t>Yakovlev Vladimir</t>
   </si>
   <si>
-    <t>Баев Константин</t>
+    <t>Baev Konstantin</t>
   </si>
   <si>
-    <t>Богданов Игорь</t>
+    <t>Bogdanov Igor</t>
   </si>
   <si>
-    <t>Виноградов Юрий</t>
+    <t>Feschenko Evgeniy</t>
   </si>
   <si>
-    <t>Красноженов Андрей</t>
+    <t>Krasnozenov Andrej</t>
   </si>
   <si>
-    <t>Крутицкий Валерий</t>
+    <t>Krutickiy Valeriy</t>
   </si>
   <si>
-    <t>Лысенко Никита</t>
+    <t>Lysenko Nikita</t>
   </si>
   <si>
-    <t>Муратов Сергей</t>
+    <t>Muratov Sergey</t>
   </si>
   <si>
-    <t>Недопёкин Сергей</t>
+    <t>Nedopekin Sergey</t>
   </si>
   <si>
-    <t>Попов Андрей</t>
+    <t>Popov Andrey</t>
   </si>
   <si>
-    <t>Ромонашенко Сергей</t>
+    <t>Romonasenko Sergej</t>
   </si>
   <si>
-    <t>Сажин Владимир</t>
+    <t>Sapozkov Urii</t>
   </si>
   <si>
-    <t>Сапожков Юрий</t>
+    <t>Sazhin Vladimir</t>
   </si>
   <si>
-    <t>Сидуленко Олег</t>
+    <t>Sidulenko Oleg</t>
   </si>
   <si>
-    <t>Тихонов Денис</t>
+    <t>Tihonov Denis</t>
   </si>
   <si>
-    <t>Украинец Александр</t>
+    <t>Ukrainec Aleksandr</t>
   </si>
   <si>
-    <t>Фещенко Евгений</t>
+    <t>Vinogradov Yuri</t>
   </si>
   <si>
-    <t>Изотов Андрей</t>
+    <t>Izotov Andrey</t>
   </si>
   <si>
-    <t>Малёванный Евгений</t>
+    <t>Malevannyy Evgeniy</t>
   </si>
   <si>
-    <t>Пятов Михаил</t>
+    <t>Pyatov Mihail</t>
   </si>
   <si>
-    <t>Шмунк Герман</t>
+    <t>Smunk German</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Болтовский Андрей</t>
+    <t>Boltovskij Andrej</t>
   </si>
   <si>
-    <t>Красноженов Вадим</t>
+    <t>Krasnojenov Vadim</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Асино</t>
+    <t>Asino</t>
   </si>
   <si>
-    <t>Северск</t>
+    <t>Seversk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,71 +790,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>1990</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>1990</v>
+        <v>1998</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1979</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -869,227 +869,229 @@
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1976</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1990</v>
+        <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>1965</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1963</v>
+        <v>1984</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1965</v>
+        <v>1990</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1950</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="1"/>
@@ -1257,131 +1259,131 @@
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1981</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1960</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1968</v>
+        <v>1957</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1957</v>
+        <v>1986</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1952</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>75</v>
@@ -1416,57 +1418,57 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>1954</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
@@ -1572,71 +1574,71 @@
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>1971</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
-        <v>1967</v>
+        <v>1949</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>1949</v>
+        <v>1967</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>1958</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="9" t="s">
@@ -1671,56 +1673,58 @@
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1971</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C55" s="8"/>
+      <c r="C55" s="8">
+        <v>1985</v>
+      </c>
       <c r="D55" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>1971</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>