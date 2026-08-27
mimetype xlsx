--- v0 (2025-10-19)
+++ v1 (2026-08-27)
@@ -20,336 +20,336 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>БК " Ямбург"</t>
   </si>
   <si>
     <t>Открытый кубок ООО " Газпром добыча Ямбург"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.09.2025, БК " Ямбург", Россия, Ямало-Ненецкий автономный округ, Новый Уренгой, Геологоразведчиков 20</t>
+    <t>04.09.2025, БК " Ямбург", Russian Federation, Yamalo-Nenets Autonomous Area, Noviy Urengoy, Геологоразведчиков 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 62</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абрамов Иосиф</t>
+    <t>Abramov Iosif</t>
   </si>
   <si>
-    <t>Чернышев Владимир</t>
+    <t>Chernyshev Vladimir</t>
   </si>
   <si>
-    <t>Рогов Андрей</t>
+    <t>Rogov Andrey</t>
   </si>
   <si>
-    <t>Шишкин Константин</t>
+    <t>Shishkin Konstantin</t>
   </si>
   <si>
-    <t>Джалилов Эльдар</t>
+    <t>Dzalilov El'dar</t>
   </si>
   <si>
-    <t>Истомин Артём</t>
+    <t>Istomin Artem</t>
   </si>
   <si>
-    <t>Пономарев Михаил</t>
+    <t>Ponomarev Mihail</t>
   </si>
   <si>
-    <t>Стукалов Вячеслав</t>
+    <t>Stukalov Vyacheslav</t>
   </si>
   <si>
-    <t>Дериш Антон</t>
+    <t>Derish Anton</t>
   </si>
   <si>
-    <t>Истомина Татьяна</t>
+    <t>Hisamov Ruslan</t>
   </si>
   <si>
-    <t>Каримов Сарвар</t>
+    <t>Istomina Tat'ana</t>
   </si>
   <si>
-    <t>Копейко Максим</t>
+    <t>Karimov Sarvar</t>
   </si>
   <si>
-    <t>Огнещиков Александр</t>
+    <t>Kopeyko Maksim</t>
   </si>
   <si>
-    <t>Пензин Константин</t>
+    <t>Ogneshchikov Alexander</t>
   </si>
   <si>
-    <t>Хисамов Руслан</t>
+    <t>Penzin Konstantin</t>
   </si>
   <si>
-    <t>Цакаев Рамзан</t>
+    <t>Tsakaev Ramzan</t>
   </si>
   <si>
-    <t>Алиев Заидхан</t>
+    <t>Aliev Zaidhan</t>
   </si>
   <si>
-    <t>Богомолов Максим</t>
+    <t>Bogomolov Maksim</t>
   </si>
   <si>
-    <t>Болтунов Павел</t>
+    <t>Boltunov Pavel</t>
   </si>
   <si>
-    <t>Гусейнов Рамик</t>
+    <t>Guseynov Ramik</t>
   </si>
   <si>
-    <t>Завьялов Николай</t>
+    <t>Kotov Andrei</t>
   </si>
   <si>
-    <t>Зубаиров Айдар</t>
+    <t>Luchkovsky Oleg</t>
   </si>
   <si>
-    <t>Зыков Алексей</t>
+    <t>Poverennii Evgenii</t>
   </si>
   <si>
-    <t>Котов Андрей</t>
+    <t>Reshetnikov Artem</t>
   </si>
   <si>
-    <t>Лучковский Олег</t>
+    <t>Sherney Vasiliy</t>
   </si>
   <si>
-    <t>Поверенный Евгений</t>
+    <t>Sotnik Maksim</t>
   </si>
   <si>
-    <t>Решетников Артем</t>
+    <t>Strecenceva Ekaterina</t>
   </si>
   <si>
-    <t>Сотник Максим</t>
+    <t>Usmanov Vadim</t>
   </si>
   <si>
-    <t>Стреченцева Екатерина</t>
+    <t>Yadviga Maksim</t>
   </si>
   <si>
-    <t>Усманов Вадим</t>
+    <t>Zavyalov Nikolay</t>
   </si>
   <si>
-    <t>Черней Василий</t>
+    <t>Zubairov Aidar</t>
   </si>
   <si>
-    <t>Ядвига Максим</t>
+    <t>Zykov Aleksey</t>
   </si>
   <si>
-    <t>Беляев Константин</t>
+    <t>Belyaev Konstantin</t>
   </si>
   <si>
-    <t>Джангирян Эрик</t>
+    <t>Cherniev Aleksandr</t>
   </si>
   <si>
-    <t>Домрачев Сергей</t>
+    <t>Churganov Sergei</t>
   </si>
   <si>
-    <t>Калын Дмитрий</t>
+    <t>Domrachev Sergey</t>
   </si>
   <si>
-    <t>Литвинович Денис</t>
+    <t>Filippov Sergey</t>
   </si>
   <si>
-    <t>Мильчаков Владимир</t>
+    <t>Jangiryan Eric</t>
   </si>
   <si>
-    <t>Плетнева Марина</t>
+    <t>Kalyn Dmitrei</t>
   </si>
   <si>
-    <t>Раджабов Венету</t>
+    <t>Litvinovich Denis</t>
   </si>
   <si>
-    <t>Романова Ирина</t>
+    <t>Milchakov Vladimir</t>
   </si>
   <si>
-    <t>Рощин Андрей</t>
+    <t>Pletneva Marina</t>
   </si>
   <si>
-    <t>Самотуга Иван</t>
+    <t>Radzhabov Venety</t>
   </si>
   <si>
-    <t>Скляренко Рустам</t>
+    <t>Romanova Irina</t>
   </si>
   <si>
-    <t>Такырбашов Айтбек</t>
+    <t>Roshchin Andrey</t>
   </si>
   <si>
-    <t>Филиппов Сергей</t>
+    <t>Samotuga Ivan</t>
   </si>
   <si>
-    <t>Черниев Александр</t>
+    <t>Skliarenko Rustam</t>
   </si>
   <si>
-    <t>Шурганов Сергей</t>
+    <t>Takyrbashov Aitbek</t>
   </si>
   <si>
-    <t>Атаев Ринат</t>
+    <t>Ataev Rinat</t>
   </si>
   <si>
-    <t>Белянцев Глеб</t>
+    <t>Belyancev Gleb</t>
   </si>
   <si>
-    <t>Бикбулатов Василь</t>
+    <t>Bikbulatov Vasil</t>
   </si>
   <si>
-    <t>Бондаренко Сергей</t>
+    <t>Bondarenko Sergei</t>
   </si>
   <si>
-    <t>Верный Степан</t>
+    <t>Fatkiev Ilgiz</t>
   </si>
   <si>
-    <t>Гребенников Виталий</t>
+    <t>Grebennikov Vitalei</t>
   </si>
   <si>
-    <t>Загуменнов Владимир</t>
+    <t>Horyzhiy Denis</t>
   </si>
   <si>
-    <t>Иванов Иван</t>
+    <t>Ivanov Ivan</t>
   </si>
   <si>
-    <t>Калитин Сергей</t>
+    <t>Kalitin Sergey</t>
   </si>
   <si>
-    <t>Леонов Виталий</t>
+    <t>Leonov Vitaly</t>
   </si>
   <si>
-    <t>Марков Павел</t>
+    <t>Markov Pavel</t>
   </si>
   <si>
-    <t>Севостьянов Александр</t>
+    <t>Sevostyanov Aleksandr</t>
   </si>
   <si>
-    <t>Фаткиев Илгиз</t>
+    <t>Vernyy Stepan</t>
   </si>
   <si>
-    <t>Хоружий Денис</t>
+    <t>Zagumennov Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Альфиренко Владимир</t>
+    <t>Alfirenko Vladimir</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
-    <t>МСМК</t>
+    <t>ЗМС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Новый Уренгой</t>
+    <t>Noviy Urengoy</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
+    <t>Noyabrsk</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Салехард</t>
+    <t>Salekhard</t>
   </si>
   <si>
-    <t>посёлок Ямбург</t>
+    <t>posyolok Yamburg</t>
   </si>
   <si>
-    <t>Якутск</t>
+    <t>Yakutsk</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Иваново</t>
+    <t>Ivanovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -893,51 +893,51 @@
       </c>
       <c r="C11" s="8">
         <v>1973</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1967</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F13" s="1"/>
@@ -988,154 +988,154 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1976</v>
+        <v>2006</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1997</v>
+        <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1980</v>
+        <v>1997</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>2006</v>
+        <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="1"/>
@@ -1208,591 +1208,591 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1977</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1961</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1979</v>
+        <v>1969</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1999</v>
+        <v>1976</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1976</v>
+        <v>1961</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1998</v>
+        <v>1977</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1985</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1979</v>
+        <v>1971</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1996</v>
+        <v>1983</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1978</v>
+        <v>1991</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1971</v>
+        <v>1981</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>1988</v>
+        <v>1978</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
         <v>1983</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E56" s="9" t="s">
@@ -1848,91 +1848,91 @@
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1985</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
         <v>1983</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
         <v>1990</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="9" t="s">
@@ -2008,71 +2008,71 @@
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
         <v>1983</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
-        <v>1974</v>
+        <v>1989</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="10"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="10"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>