--- v0 (2025-10-07)
+++ v1 (2026-08-25)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t xml:space="preserve">Краснодар! Лига Любители III рейтинговый турнир БК "Чемпион 4" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.08.2025, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>16.08.2025, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мкртумян Эмиль</t>
+    <t>Mkrtumyan Emil</t>
   </si>
   <si>
-    <t>Османов Аюб</t>
+    <t>Osmanov Ayub</t>
   </si>
   <si>
-    <t>Гаспарянц Роберт</t>
+    <t>Gasparyanz Robert</t>
   </si>
   <si>
-    <t>Кучер Антон</t>
+    <t>Kucher Anton</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Погосян Оганес</t>
+    <t>Pogosyan Oganes</t>
   </si>
   <si>
-    <t>Пономарев Юрий</t>
+    <t>Ponomarev Yuriy</t>
   </si>
   <si>
-    <t>Спиридонов Владислав</t>
+    <t>Spiridonov Vladislav</t>
   </si>
   <si>
-    <t>Леснов Денис</t>
+    <t>Lesnov Denis</t>
   </si>
   <si>
-    <t>Рахманов Роман</t>
+    <t>Rakhmanov Roman</t>
   </si>
   <si>
-    <t>Цховребов Садул</t>
+    <t>Shkarin Kirill</t>
   </si>
   <si>
-    <t>Шкарин Кирилл</t>
+    <t>Tskhovrebov Sadul</t>
   </si>
   <si>
-    <t>Быков Сергей</t>
+    <t>Bykov Sergey</t>
   </si>
   <si>
-    <t>Коханов Олег</t>
+    <t>Kohanov Oleg</t>
   </si>
   <si>
-    <t>Ольмезов Александр</t>
+    <t>Olmezov Aleksandr</t>
   </si>
   <si>
-    <t>Руденко Григорий</t>
+    <t>Rudenko Grigoriy</t>
   </si>
   <si>
-    <t>Воробьев Евгений</t>
+    <t>Hitrik Vladimir</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Мосеяченко Роман</t>
+    <t>Moseyachenko Roman</t>
   </si>
   <si>
-    <t>Спивак Виктор</t>
+    <t>Spivak Viktor</t>
   </si>
   <si>
-    <t>Уджуху Заур</t>
+    <t>Udzhuhu Zaur</t>
   </si>
   <si>
-    <t>Усик Артём</t>
+    <t>Usik Artem</t>
   </si>
   <si>
-    <t>Хитрик Владимир</t>
+    <t>Vorobyov Evgenij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Армавир</t>
+    <t>Armavir</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Омск</t>
+    <t>Omsk</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Stavropol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -735,51 +735,51 @@
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1983</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1994</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
@@ -855,71 +855,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1977</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -975,51 +975,51 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1993</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1992</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
@@ -1095,51 +1095,51 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1990</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>