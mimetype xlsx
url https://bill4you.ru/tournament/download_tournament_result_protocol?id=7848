--- v0 (2026-06-06)
+++ v1 (2026-09-25)
@@ -53,51 +53,51 @@
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Вырупаев Александр</t>
   </si>
   <si>
     <t>Ефремов Алексей</t>
   </si>
   <si>
-    <t>Пряников Евгений</t>
+    <t>Салбуков Евгений</t>
   </si>
   <si>
     <t>Ковальков Андрей</t>
   </si>
   <si>
     <t>Говорин Сергей</t>
   </si>
   <si>
     <t>Самсонов Андрей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
@@ -633,51 +633,53 @@
         <v>1977</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8">
         <v>1983</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9" t="s">
+        <v>23</v>
+      </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>1968</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">