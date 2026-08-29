--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Бильярдный клуб «Седой Граф»</t>
   </si>
   <si>
     <t>Нерюнгри 2025 с форами №6</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.08.2025, Бильярдный клуб «Седой Граф», Россия, Республика Саха (Якутия), Нерюнгри, ул. Проспект геологов,  д.53</t>
+    <t>16.08.2025, Бильярдный клуб «Седой Граф», Russian Federation, Republic of Sakha (Yakutia), Neryungri, ул. Проспект геологов,  д.53</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Цой Евгений</t>
+    <t>Tsoi Evgenii</t>
   </si>
   <si>
-    <t>Титов Роман</t>
+    <t>Titov Roman</t>
   </si>
   <si>
-    <t>Каргапольцев Кирилл</t>
+    <t>Kargapoltsev Kirill</t>
   </si>
   <si>
-    <t>Келехсаев Юрий</t>
+    <t>Kelehsaev Yuriy</t>
   </si>
   <si>
-    <t>Алимкулов Вахоб</t>
+    <t>Alimkulov Vahob</t>
   </si>
   <si>
-    <t>Самигулин Ильяс</t>
+    <t>Samigulin Ilias</t>
   </si>
   <si>
-    <t>Слепнев Сергей</t>
+    <t>Sharifulin Yuriy</t>
   </si>
   <si>
-    <t>Шарифулин Юрий</t>
+    <t>Slepnev Sergey</t>
   </si>
   <si>
-    <t>Алексеев Виктор</t>
+    <t>Alekseev Viktor</t>
   </si>
   <si>
-    <t>Аюров Аюр</t>
+    <t>Ayurov Ayur</t>
   </si>
   <si>
-    <t>Беспоясов Александр</t>
+    <t>Bespoiasov Aleksandr</t>
   </si>
   <si>
-    <t>Ивасенко Сергей</t>
+    <t>Ivasenko Sergey</t>
   </si>
   <si>
-    <t>Клевцов Сергей</t>
+    <t>Kharitos Roman</t>
   </si>
   <si>
-    <t>Пашута Любовь</t>
+    <t>Klevtsov Sergey</t>
   </si>
   <si>
-    <t>Саргсян Давид</t>
+    <t>Pashuta Lyubov</t>
   </si>
   <si>
-    <t>Харитос Роман</t>
+    <t>Sargsyan David</t>
   </si>
   <si>
-    <t>Науменко Станислав</t>
+    <t>Naumenko Stanislav</t>
   </si>
   <si>
-    <t>Соколова Светлана</t>
+    <t>Sokolova Svetlana</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нерюнгри</t>
+    <t>Neryungri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -741,71 +741,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -859,110 +859,110 @@
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1976</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1982</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>36</v>