--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -113,78 +113,78 @@
   <si>
     <t>Жекшенбаев Арсен</t>
   </si>
   <si>
     <t>Карабеков Эржан</t>
   </si>
   <si>
     <t>Момунов Акылбек</t>
   </si>
   <si>
     <t>Эркинов Гулжигит</t>
   </si>
   <si>
     <t>Bolotbek uulu Aman</t>
   </si>
   <si>
     <t>Manapbaev Emir</t>
   </si>
   <si>
     <t>Arzymatov Amantur</t>
   </si>
   <si>
     <t>zhumabek ersultan</t>
   </si>
   <si>
-    <t>Абдимиталипов БЕКЗАТ</t>
-[...1 lines deleted...]
-  <si>
     <t>Алмазбеков Нурболот</t>
   </si>
   <si>
     <t>Бакиров Марсель</t>
   </si>
   <si>
     <t>Джолдошев Расул</t>
   </si>
   <si>
     <t>Джунушов Бакытбек</t>
   </si>
   <si>
     <t>Жунусов Бектур</t>
   </si>
   <si>
     <t>Мирбек уулу Чынгыз</t>
   </si>
   <si>
     <t>Ногоибаев Береке</t>
   </si>
   <si>
     <t>Нурбек уулу Бекгазы</t>
   </si>
   <si>
     <t>Осмоналиев Ислам</t>
+  </si>
+  <si>
+    <t>Талантбеков Бекзат</t>
   </si>
   <si>
     <t>Тороев Нурислам</t>
   </si>
   <si>
     <t>Шамшидин уулу Айдарбек</t>
   </si>
   <si>
     <t>Bekturov Imash</t>
   </si>
   <si>
     <t>Zhumakadyruulu Sanzhar</t>
   </si>
   <si>
     <t>Абдикаримов Абдулла</t>
   </si>
   <si>
     <t>Абыл уулу Нурзамат</t>
   </si>
   <si>
     <t>Акматалиев Маткабыл</t>
   </si>
   <si>
     <t>Арстанбапов Байэл</t>
   </si>
@@ -1139,231 +1139,231 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2007</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2006</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2003</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2003</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="9" t="s">