--- v0 (2025-10-03)
+++ v1 (2026-08-20)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК "Barakat"</t>
   </si>
   <si>
     <t>Открытый турнир БК "Barakat"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.09.2025, БК "Barakat", Казахстан, Костанайская область, Рудный, Ленина 119А</t>
+    <t>13.09.2025, БК "Barakat", Kazakhstan, Qostanaı oblysy, Rudny, Ленина 119А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Тутарков Антон</t>
+    <t>Tutarkov Anton</t>
   </si>
   <si>
-    <t>Габрилян Гаик</t>
+    <t>Gabrilyan Gaik</t>
   </si>
   <si>
-    <t>Ибраев Ерлан</t>
+    <t>Ibraev Erlan</t>
   </si>
   <si>
-    <t>Ахметов Марат</t>
+    <t>Akhmetov Marat</t>
   </si>
   <si>
-    <t>Баймухамбетов Айдын</t>
+    <t>Baimukhambetov Aidyn</t>
   </si>
   <si>
-    <t>Дуйсенбин Бакытнур</t>
+    <t>Ciselskiy Nikita</t>
   </si>
   <si>
-    <t>Цисельский Никита</t>
+    <t>Duysenbin Baqytnur</t>
   </si>
   <si>
-    <t>Жарыкбаев Адилет</t>
+    <t>Kaipbaev Marat</t>
   </si>
   <si>
-    <t>Каипбаев Марат</t>
+    <t>Mustafin Nurzhan</t>
   </si>
   <si>
-    <t>Мустафин Нуржан</t>
+    <t>Okubaev Daulet</t>
   </si>
   <si>
-    <t>Окубаев Даулет</t>
+    <t>Pak Denis</t>
   </si>
   <si>
-    <t>Пак Денис</t>
+    <t>Rahmetov Dias</t>
   </si>
   <si>
-    <t>Рахметов Диас</t>
+    <t>Sunkarov Dauren</t>
   </si>
   <si>
-    <t>Сункаров Даурен</t>
+    <t>Tochilkin Vladimir</t>
   </si>
   <si>
-    <t>Точилкин Владимир</t>
+    <t>Zharykbaev Adilet</t>
   </si>
   <si>
-    <t>Айткужинов Данияр</t>
+    <t>Aytkuzhinov Daniyar</t>
   </si>
   <si>
-    <t>Исимбеков Камбар</t>
+    <t>Isimbekov Kambar</t>
   </si>
   <si>
-    <t>Кенжетаев Амангельды</t>
+    <t>Kenzhetaev Amangeldy</t>
   </si>
   <si>
-    <t>Копжасаров Болат</t>
+    <t>Kopzhasarov Bolat</t>
   </si>
   <si>
-    <t>Куатов Нуржан</t>
+    <t>Kuatov Nurzhan</t>
   </si>
   <si>
-    <t>Мамонтов Евгений</t>
+    <t>Mamontov Evgeniy</t>
   </si>
   <si>
-    <t>Навоян Тенгиз</t>
+    <t>Navoyan Tengiz</t>
   </si>
   <si>
-    <t>Оразалин Аман</t>
+    <t>Orazalin Aman</t>
   </si>
   <si>
-    <t>Ахметова Марьям</t>
+    <t>Akhmetova Maryam</t>
   </si>
   <si>
-    <t>Бабенко Александр</t>
+    <t>Babenko Aleksandr</t>
   </si>
   <si>
-    <t>Волков Станислав</t>
+    <t>Gorbunov Aleksandr</t>
   </si>
   <si>
-    <t>Горбунов Александр</t>
+    <t>Murzakhmetov Serik</t>
   </si>
   <si>
-    <t>Мурзахметов Серик</t>
+    <t>Nessipbayev Agzam</t>
   </si>
   <si>
-    <t>Несипбаев Агзам</t>
+    <t>Orazmakhanov Almasbek</t>
   </si>
   <si>
-    <t>Оразмаханов Алмасбек</t>
+    <t>Seitenov Kanat</t>
   </si>
   <si>
-    <t>Сейтенов Канат</t>
+    <t>Volkov Stanislav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>Рудный</t>
+    <t>Rudny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,230 +802,230 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1977</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1981</v>
+        <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1992</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1980</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
@@ -1156,229 +1156,229 @@
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>1990</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1965</v>
+        <v>1984</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1984</v>
+        <v>1960</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1960</v>
+        <v>1996</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1992</v>
+        <v>1969</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7" t="s">
         <v>47</v>
       </c>